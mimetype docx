--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -256,51 +256,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00112CD2">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vorname Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00112CD2">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39933D24" w14:textId="166992EB" w:rsidR="00C03D04" w:rsidRPr="00EC1D91" w:rsidRDefault="00EC1D91" w:rsidP="00EC1D91">
+          <w:p w14:paraId="39933D24" w14:textId="3C4E503A" w:rsidR="00C03D04" w:rsidRPr="00EC1D91" w:rsidRDefault="00EC1D91" w:rsidP="00EC1D91">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112CD2">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Ort"/>
                   </w:textInput>
@@ -342,51 +342,120 @@
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
             <w:r w:rsidRPr="00112CD2">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E97F6C">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / 28.11.2025</w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="Datum"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:noProof/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+            <w:r w:rsidR="0078756D">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="155A9409" w14:textId="1A03BB58" w:rsidR="00173AEE" w:rsidRDefault="00C03D04" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00173AEE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ziel des </w:t>
       </w:r>
       <w:r w:rsidR="00BF1D76">
         <w:t xml:space="preserve">persönlichen </w:t>
       </w:r>
       <w:r w:rsidR="00173AEE">
@@ -434,514 +503,469 @@
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="592D95F1" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00852BEB" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00852BEB">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44DE23EE" w14:textId="080A8539" w:rsidR="00195E21" w:rsidRPr="00BB2098" w:rsidRDefault="00EC1D91" w:rsidP="00BB2098">
+          <w:p w14:paraId="44DE23EE" w14:textId="657746AE" w:rsidR="00195E21" w:rsidRPr="00BB2098" w:rsidRDefault="00EC1D91" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00BB2098">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BB2098">
-[...26 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19153216" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00852BEB" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00852BEB">
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2F3A8D" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00C811D0" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
+          <w:p w14:paraId="5D2F3A8D" w14:textId="338989D3" w:rsidR="00195E21" w:rsidRPr="00C811D0" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text5"/>
             <w:r w:rsidRPr="00C811D0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C811D0">
-[...26 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008715B0" w:rsidRPr="00C811D0" w14:paraId="643F0862" w14:textId="77777777" w:rsidTr="008E7101">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B8032A" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00E900B6" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00E900B6">
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5E3940" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00BB2098" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
+          <w:p w14:paraId="3E5E3940" w14:textId="726F1FD3" w:rsidR="00195E21" w:rsidRPr="00BB2098" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r w:rsidRPr="00BB2098">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003A0CA1" w:rsidRPr="00BB2098">
-[...11 lines deleted...]
-            <w:r w:rsidR="003A0CA1" w:rsidRPr="00BB2098">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FC721AB" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00E900B6" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00E900B6">
               <w:t>PLZ / Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556379A8" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00C811D0" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
+          <w:p w14:paraId="556379A8" w14:textId="3E73F799" w:rsidR="00195E21" w:rsidRPr="00C811D0" w:rsidRDefault="00195E21" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text6"/>
             <w:r w:rsidRPr="00C811D0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C811D0">
-[...26 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D704E" w:rsidRPr="00C811D0" w14:paraId="4DD7F42E" w14:textId="77777777" w:rsidTr="006D704E">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4653" w:type="dxa"/>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7BD2F5" w14:textId="2637F4C1" w:rsidR="006D704E" w:rsidRPr="006D704E" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r>
               <w:t>Geb. Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4558ED6D" w14:textId="77777777" w:rsidR="006D704E" w:rsidRPr="00BB2098" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
+          <w:p w14:paraId="4558ED6D" w14:textId="1A9B071B" w:rsidR="006D704E" w:rsidRPr="00BB2098" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BB2098">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00BB2098">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D704E" w:rsidRPr="00C811D0" w14:paraId="1158D0CD" w14:textId="77777777" w:rsidTr="006D704E">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70BF646C" w14:textId="1FEDDA6B" w:rsidR="006D704E" w:rsidRPr="00E900B6" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="797C69A8" w14:textId="77777777" w:rsidR="006D704E" w:rsidRPr="00BB2098" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
+          <w:p w14:paraId="797C69A8" w14:textId="7FB229EF" w:rsidR="006D704E" w:rsidRPr="00BB2098" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BB2098">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00BB2098">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2098">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34EE5DEC" w14:textId="6C84D23D" w:rsidR="006D704E" w:rsidRPr="00E900B6" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3796055F" w14:textId="77777777" w:rsidR="006D704E" w:rsidRPr="00C811D0" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
+          <w:p w14:paraId="3796055F" w14:textId="1E025031" w:rsidR="006D704E" w:rsidRPr="00C811D0" w:rsidRDefault="006D704E" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C811D0">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00C811D0">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51BE1014" w14:textId="399891C5" w:rsidR="00195E21" w:rsidRDefault="00195E21" w:rsidP="00BB2098"/>
     <w:p w14:paraId="0A34EB85" w14:textId="336B8D59" w:rsidR="00AA5083" w:rsidRDefault="00AA5083" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Einleitung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B417787" w14:textId="7E85559D" w:rsidR="00AA5083" w:rsidRDefault="001F26DD" w:rsidP="00BB2098">
       <w:r w:rsidRPr="001F26DD">
         <w:t>Ich plane meinen Unterricht sorgfältig und passe ihn laufend an die Gruppe an. Dabei nutze ich passende Methoden, beobachte den Lernfortschritt und reflektiere nach jeder Lektion, was gut funktioniert hat und was ich verbessern kann.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A7332C" w14:textId="77777777" w:rsidR="001F26DD" w:rsidRPr="0058453B" w:rsidRDefault="001F26DD" w:rsidP="00BB2098"/>
     <w:p w14:paraId="0DEBCC04" w14:textId="4D3F5574" w:rsidR="0021020B" w:rsidRPr="00AA5083" w:rsidRDefault="00193BAC" w:rsidP="00BB2098">
@@ -968,152 +992,150 @@
       </w:r>
       <w:r w:rsidR="0021482E">
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021482E">
         <w:t>du</w:t>
       </w:r>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021482E">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t xml:space="preserve">eine Rolle als Schneesportlehrperson und welche Werte und Haltung leiten </w:t>
       </w:r>
       <w:r w:rsidR="0021482E">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t xml:space="preserve">ich im Unterricht und im Umgang mit Gästen, Lernenden und </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t>Kolleg:innen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BC59E8" w:rsidRPr="00BC59E8">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EAF7AE" w14:textId="77777777" w:rsidR="00BB2098" w:rsidRDefault="00BB2098" w:rsidP="00BB2098"/>
-    <w:p w14:paraId="3BDA17AF" w14:textId="5456E062" w:rsidR="004B7815" w:rsidRDefault="004B7815" w:rsidP="00BB2098">
+    <w:p w14:paraId="3BDA17AF" w14:textId="5FE24477" w:rsidR="004B7815" w:rsidRDefault="004B7815" w:rsidP="00BB2098">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="252CC7A4" w14:textId="77777777" w:rsidR="004B7815" w:rsidRPr="0058453B" w:rsidRDefault="004B7815" w:rsidP="00BB2098"/>
     <w:p w14:paraId="7FF41BAD" w14:textId="48648109" w:rsidR="00BB2098" w:rsidRDefault="0041166D" w:rsidP="00BB2098">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Profession</w:t>
       </w:r>
       <w:r w:rsidR="00B82A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>alität:</w:t>
       </w:r>
       <w:r w:rsidR="004B7815" w:rsidRPr="00AA5083">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021482E" w:rsidRPr="0021482E">
         <w:t>Wie verstehst du Professionalität im Schneesportunterricht und wie setzt du diese in deinem Unterricht um?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B53CFD" w14:textId="77777777" w:rsidR="0021482E" w:rsidRPr="0021482E" w:rsidRDefault="0021482E" w:rsidP="00BB2098"/>
-    <w:p w14:paraId="0B7F5357" w14:textId="1140D9E7" w:rsidR="004B7815" w:rsidRDefault="004B7815" w:rsidP="00BB2098">
+    <w:p w14:paraId="0B7F5357" w14:textId="13F93BFD" w:rsidR="004B7815" w:rsidRDefault="004B7815" w:rsidP="00BB2098">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EACD83E" w14:textId="77777777" w:rsidR="004B7815" w:rsidRDefault="004B7815" w:rsidP="00BB2098"/>
     <w:p w14:paraId="310253B4" w14:textId="77777777" w:rsidR="0014126D" w:rsidRDefault="0014126D" w:rsidP="00BB2098"/>
     <w:p w14:paraId="12039C4D" w14:textId="71918D67" w:rsidR="00BD3111" w:rsidRDefault="003E670F" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk165402148"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00BD3111">
         <w:lastRenderedPageBreak/>
         <w:t>Pra</w:t>
       </w:r>
       <w:r w:rsidR="0058453B">
         <w:t>xisfall</w:t>
       </w:r>
       <w:r w:rsidR="00A82C49">
         <w:t>1:</w:t>
@@ -1239,519 +1261,504 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E3460AA" w14:textId="190178C2" w:rsidR="0056091F" w:rsidRPr="009B34ED" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Alter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6D5C6F" w14:textId="77777777" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
+          <w:p w14:paraId="3A6D5C6F" w14:textId="37AE59BC" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00C811D0" w14:paraId="77487DB5" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B8736B" w14:textId="7D4FDBBF" w:rsidR="0056091F" w:rsidRPr="009B34ED" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Herkunft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0330841A" w14:textId="77777777" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
+          <w:p w14:paraId="0330841A" w14:textId="6784533A" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00C811D0" w14:paraId="75233B58" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="330B85AA" w14:textId="1641C7B3" w:rsidR="0056091F" w:rsidRPr="009B34ED" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Sprachkenntnisse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C138D5E" w14:textId="3195C144" w:rsidR="00E347F2" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
+          <w:p w14:paraId="5C138D5E" w14:textId="0EC9CE59" w:rsidR="00E347F2" w:rsidRPr="006C74D6" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E347F2" w:rsidRPr="00C811D0" w14:paraId="72164D5F" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA63F22" w14:textId="296DF5CA" w:rsidR="00E347F2" w:rsidRPr="009B34ED" w:rsidRDefault="00E347F2" w:rsidP="00BB2098">
             <w:r>
               <w:t>Disziplin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD0E60D" w14:textId="3E0F80F2" w:rsidR="00E347F2" w:rsidRPr="006C74D6" w:rsidRDefault="00E347F2" w:rsidP="00BB2098">
+          <w:p w14:paraId="1DD0E60D" w14:textId="1C85999D" w:rsidR="00E347F2" w:rsidRPr="006C74D6" w:rsidRDefault="00E347F2" w:rsidP="00BB2098">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00C811D0" w14:paraId="64755217" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EF3A4E" w14:textId="77777777" w:rsidR="0056091F" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Erwartungen / Ziele</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A883E5" w14:textId="250C96D2" w:rsidR="0003197E" w:rsidRPr="00D24534" w:rsidRDefault="003F13AC" w:rsidP="00BB2098">
             <w:r w:rsidRPr="003F13AC">
               <w:t>Erwartungen des Gastes. Welche Ziele wurden formuliert (</w:t>
             </w:r>
             <w:r w:rsidR="00DD6670">
               <w:t xml:space="preserve">z.B. </w:t>
             </w:r>
             <w:r w:rsidRPr="003F13AC">
               <w:t>SMART)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D8DBCE" w14:textId="1CCFE509" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="002A7290" w:rsidP="00BB2098">
+          <w:p w14:paraId="52D8DBCE" w14:textId="0A31F30D" w:rsidR="0056091F" w:rsidRPr="006C74D6" w:rsidRDefault="002A7290" w:rsidP="00BB2098">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00C811D0" w14:paraId="667D5629" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03DB178C" w14:textId="3D9686A6" w:rsidR="0056091F" w:rsidRPr="009B34ED" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Motivation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07230B83" w14:textId="77777777" w:rsidR="0056091F" w:rsidRPr="00C811D0" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
+          <w:p w14:paraId="07230B83" w14:textId="4D3EB174" w:rsidR="0056091F" w:rsidRPr="00C811D0" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00C811D0" w14:paraId="32A8EDB0" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="715F5E39" w14:textId="59414B48" w:rsidR="0056091F" w:rsidRPr="009B34ED" w:rsidRDefault="00295287" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Erfa</w:t>
             </w:r>
             <w:r w:rsidR="006B3BDF" w:rsidRPr="009B34ED">
               <w:t>hrung im Schneesport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AEB028" w14:textId="77777777" w:rsidR="0056091F" w:rsidRPr="00C811D0" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
+          <w:p w14:paraId="72AEB028" w14:textId="7173C43B" w:rsidR="0056091F" w:rsidRPr="00C811D0" w:rsidRDefault="0056091F" w:rsidP="00BB2098">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E0E13" w:rsidRPr="00C811D0" w14:paraId="5BBCC03B" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18807298" w14:textId="13D57192" w:rsidR="009E0E13" w:rsidRPr="009B34ED" w:rsidRDefault="00F007C4" w:rsidP="00BB2098">
@@ -1759,80 +1766,80 @@
               <w:t xml:space="preserve">Rahmenbedingungen </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA409B">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00BA409B" w:rsidRPr="00BA409B">
               <w:t xml:space="preserve">Materialqualität, Ort, Gelände, Wetter, Anzahl Unterrichtstage, </w:t>
             </w:r>
             <w:r w:rsidR="00802ACA">
               <w:t>Entwicklungsfaktoren</w:t>
             </w:r>
             <w:r w:rsidR="00BA409B" w:rsidRPr="00BA409B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B26504" w14:textId="77777777" w:rsidR="007B6EB7" w:rsidRDefault="007B6EB7" w:rsidP="00BB2098">
+          <w:p w14:paraId="54B26504" w14:textId="74D9DD84" w:rsidR="007B6EB7" w:rsidRDefault="007B6EB7" w:rsidP="00BB2098">
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="12B8EF30" w14:textId="77777777" w:rsidR="009E0E13" w:rsidRPr="006C74D6" w:rsidRDefault="009E0E13" w:rsidP="00BB2098"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A62061D" w14:textId="77777777" w:rsidR="00E347F2" w:rsidRDefault="00E347F2" w:rsidP="00BB2098"/>
     <w:p w14:paraId="0FA2B057" w14:textId="6D5BE83A" w:rsidR="008F2EC5" w:rsidRPr="00765571" w:rsidRDefault="00817A09" w:rsidP="00BB2098">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zielgruppenspezifische Vorbereitung</w:t>
       </w:r>
       <w:r w:rsidR="003134AD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007E2756">
@@ -1843,215 +1850,215 @@
       </w:r>
       <w:r w:rsidR="00B41CED">
         <w:t xml:space="preserve"> verfolgt?</w:t>
       </w:r>
       <w:r w:rsidR="00C366E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8469D">
         <w:t xml:space="preserve">Wie wolltest du die Zielerreichung sicherstellen? </w:t>
       </w:r>
       <w:r w:rsidR="000A4214">
         <w:t>Welche didaktischen Methoden</w:t>
       </w:r>
       <w:r w:rsidR="00583925">
         <w:t xml:space="preserve"> hast du gewählt?</w:t>
       </w:r>
       <w:r w:rsidR="00B41CED">
         <w:t xml:space="preserve"> Begründe deine Antworten</w:t>
       </w:r>
       <w:r w:rsidR="00B76470">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2985F315" w14:textId="625E9946" w:rsidR="001A5E81" w:rsidRPr="00C811D0" w:rsidRDefault="001A5E81" w:rsidP="00BB2098"/>
     <w:p w14:paraId="74FACFC6" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
-    <w:p w14:paraId="5501C402" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="5501C402" w14:textId="542595F7" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC95BEA" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="2AD7FC05" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="02CCB02C" w14:textId="0252B68F" w:rsidR="009161B7" w:rsidRDefault="009B01FB" w:rsidP="00BB2098">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lernhilfen</w:t>
       </w:r>
       <w:r w:rsidR="009161B7" w:rsidRPr="009161B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Lernhilfen </w:t>
       </w:r>
       <w:r w:rsidR="0043746A">
         <w:t>wurden eingeplant?</w:t>
       </w:r>
       <w:r w:rsidR="00B41CED">
         <w:t xml:space="preserve"> Welche</w:t>
       </w:r>
       <w:r w:rsidR="005F382D">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="007921CB">
         <w:t xml:space="preserve">didaktische </w:t>
       </w:r>
       <w:r w:rsidR="005F382D">
         <w:t xml:space="preserve">Material wurde benötigt/vorbereitet? </w:t>
       </w:r>
       <w:r w:rsidR="007921CB">
         <w:t>Welche Infrastruktur</w:t>
       </w:r>
       <w:r w:rsidR="00FB6E24">
         <w:t xml:space="preserve"> wolltest du nutzen? Begründe deine Antworten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260432C8" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
-    <w:p w14:paraId="0A1CDC0E" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="0A1CDC0E" w14:textId="37E5133E" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1032BDCF" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="05A874EF" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="543C3D30" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="009161B7" w:rsidRDefault="00757E64" w:rsidP="00BB2098"/>
     <w:p w14:paraId="2956B384" w14:textId="4A31CEAC" w:rsidR="00757E64" w:rsidRDefault="003813FE" w:rsidP="00757E64">
       <w:r w:rsidRPr="00E46F26">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Reflexion:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46F26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00560BDE" w:rsidRPr="00560BDE">
         <w:t>Beschreibe, welchen Nutzen deine Planung während des Unterrichts auf dem Schnee hatte. Was würdest du bei einer nächsten Planung anders machen? Welche Erfahrun</w:t>
       </w:r>
       <w:r w:rsidR="00560BDE" w:rsidRPr="00560BDE">
         <w:lastRenderedPageBreak/>
         <w:t>gen nimmst du aus diesem Praxisfall für deine weitere Arbeit als Schneesportlehrperson mit? Begründe deine Antworten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A2D70D" w14:textId="77777777" w:rsidR="00560BDE" w:rsidRDefault="00560BDE" w:rsidP="00757E64"/>
-    <w:p w14:paraId="7E319F46" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="7E319F46" w14:textId="17E4431C" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B835D7" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="45F66B39" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="0EAD9D37" w14:textId="43CC73D9" w:rsidR="00983F06" w:rsidRDefault="00757E64" w:rsidP="00757E64">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3BF1">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00983F06" w:rsidRPr="0016637F">
         <w:lastRenderedPageBreak/>
         <w:t>Praxisfall</w:t>
       </w:r>
       <w:r w:rsidR="006024C7" w:rsidRPr="0016637F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2110,909 +2117,909 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="226AFB2A" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Alter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D324110" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="7D324110" w14:textId="6ACB1BAB" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="6A4B5661" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C38F947" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Herkunft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50BFD496" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="50BFD496" w14:textId="255CB412" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="3AF737FD" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673DC9E9" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Sprachkenntnisse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4877E774" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="4877E774" w14:textId="4EE9456C" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="65013487" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="392BBF80" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r>
               <w:t>Disziplin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5E5C21" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="5E5E5C21" w14:textId="6C1B5BCC" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="34A70A69" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A491760" w14:textId="77777777" w:rsidR="001F0329" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Erwartungen / Ziele</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6112B323" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="00D24534" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="003F13AC">
               <w:t>Erwartungen des Gastes. Welche Ziele wurden formuliert (</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">z.B. </w:t>
             </w:r>
             <w:r w:rsidRPr="003F13AC">
               <w:t>SMART)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256F29E5" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64">
-            <w:r w:rsidRPr="006C74D6">
+          <w:p w14:paraId="256F29E5" w14:textId="2EEF1397" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="008456A0" w:rsidP="004C3F88">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
+            <w:bookmarkStart w:id="5" w:name="Text11"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="01334C8E" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07473E48" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Motivation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="532D055B" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="00C811D0" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="532D055B" w14:textId="69973889" w:rsidR="001F0329" w:rsidRPr="00C811D0" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="323DD8F2" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="280C848E" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r w:rsidRPr="009B34ED">
               <w:t>Erfahrung im Schneesport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0346126F" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="00C811D0" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="0346126F" w14:textId="41A8C5B8" w:rsidR="001F0329" w:rsidRPr="00C811D0" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C74D6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006C74D6">
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C74D6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00C811D0" w14:paraId="01F7823C" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B888FC" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="009B34ED" w:rsidRDefault="001F0329" w:rsidP="00BB2098">
             <w:r>
               <w:t xml:space="preserve">Rahmenbedingungen </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA409B">
               <w:t xml:space="preserve">(Materialqualität, Ort, Gelände, Wetter, Anzahl Unterrichtstage, </w:t>
             </w:r>
             <w:r>
               <w:t>Entwicklungsfaktoren</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA409B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076BDBD8" w14:textId="77777777" w:rsidR="001F0329" w:rsidRDefault="001F0329" w:rsidP="00757E64">
+          <w:p w14:paraId="076BDBD8" w14:textId="1B28305E" w:rsidR="001F0329" w:rsidRDefault="001F0329" w:rsidP="00757E64">
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F88">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C811D0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FDD9059" w14:textId="77777777" w:rsidR="001F0329" w:rsidRPr="006C74D6" w:rsidRDefault="001F0329" w:rsidP="00757E64"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="180C1414" w14:textId="77777777" w:rsidR="001F0329" w:rsidRDefault="001F0329" w:rsidP="00BB2098"/>
     <w:p w14:paraId="4C651033" w14:textId="23804A25" w:rsidR="00757E64" w:rsidRDefault="000308B3" w:rsidP="00757E64">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Leistungsniveau:</w:t>
       </w:r>
       <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Beschreibe, ob das Leistungsniveau der Gruppe deinen Erwartungen entsprochen hat und wie du es beurteilt hast. Erkläre, ob diese Einschätzung den weiteren Verlauf der Lektion beeinflusst hat und wenn ja, in welcher Form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0583F126" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
-    <w:p w14:paraId="31C703F7" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="31C703F7" w14:textId="4B43EB5B" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEFE74F" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="20898D9B" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="6A44377C" w14:textId="5C2B55B5" w:rsidR="00C066B7" w:rsidRDefault="00C066B7" w:rsidP="00757E64">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Schneesportangebot durchführen:</w:t>
       </w:r>
       <w:r w:rsidRPr="009161B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A814ED">
         <w:t xml:space="preserve">Detaillierte Beschreibung der Durchführung: </w:t>
       </w:r>
       <w:r w:rsidR="00F83401">
         <w:t xml:space="preserve">Welche </w:t>
       </w:r>
       <w:r w:rsidR="00C23F2B">
         <w:t>Organisationsformen</w:t>
       </w:r>
       <w:r w:rsidR="00F83401">
         <w:t xml:space="preserve"> wurden eingesetzt</w:t>
       </w:r>
       <w:r w:rsidR="00A814ED">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00CB31D1">
         <w:t>Welche Entwicklungsstufen spezifische Anpassungen waren notwendig? Wie wurde auf unterschiedliche Lerntypen eingegangen? Welche Kommunikationstechniken wurden eingesetzt</w:t>
       </w:r>
       <w:r w:rsidR="00C7461B">
         <w:t>? Wie wurde auf die aktuelle Situation und die Bedürfnisse der Gäste reagiert? Begründe deine Antworten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3563713D" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
-    <w:p w14:paraId="42FBF5B8" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="42FBF5B8" w14:textId="68BDFDB9" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E7566" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="60BAB6EC" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="6B624E51" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="009161B7" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="217CC6FF" w14:textId="0F6C005E" w:rsidR="00757E64" w:rsidRDefault="0022568E" w:rsidP="00757E64">
       <w:r w:rsidRPr="0022568E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Technische Lernziele</w:t>
       </w:r>
       <w:r w:rsidR="00983F06" w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00983F06">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE7621" w:rsidRPr="00AE7621">
         <w:t>Beschreibe, welche technischen Lernhilfen und Anweisungen du den Gästen gegeben hast und welche Wahrnehmungskanäle du dabei berücksichtigt hast. Erkläre auch, welche Fortschritte sichtbar wurden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D62390" w14:textId="77777777" w:rsidR="00AE7621" w:rsidRDefault="00AE7621" w:rsidP="00757E64"/>
-    <w:p w14:paraId="4AEAF509" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="4AEAF509" w14:textId="472A5523" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C7304A" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="1E944E71" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="5B387F69" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="00765571" w:rsidRDefault="00757E64" w:rsidP="00BB2098"/>
     <w:p w14:paraId="69A4856C" w14:textId="11DC74F0" w:rsidR="00757E64" w:rsidRDefault="00F9766F" w:rsidP="00757E64">
       <w:r w:rsidRPr="00F9766F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Gäste beobachten und beraten</w:t>
       </w:r>
       <w:r w:rsidR="00983F06" w:rsidRPr="009161B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00354796" w:rsidRPr="00354796">
         <w:t>Beschreibe, wie du die Fehler der Gäste erkannt und gezielt für das Lernen genutzt hast. Erkläre, welche Fehler du priorisiert hast und welche Beobachtungstechniken du dafür eingesetzt hast. Beschreibe auch, wie du beraten hast, und begründe deine Antworten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679F610B" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
-    <w:p w14:paraId="685AC78C" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="685AC78C" w14:textId="51143B99" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA63CEB" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="6D7BF542" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="16CF5F85" w14:textId="0253F32C" w:rsidR="00983F06" w:rsidRDefault="00757E64" w:rsidP="00757E64">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F2153D" w14:textId="2AEB871E" w:rsidR="00757E64" w:rsidRDefault="00493DC9" w:rsidP="00757E64">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Schneesportangebot abschliessen und nachbereiten</w:t>
       </w:r>
       <w:r w:rsidR="00983F06">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00983F06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007625D1" w:rsidRPr="007625D1">
         <w:t>Beschreibe, wie du das Feedback der Gäste eingeholt hast. Erkläre, ob es Kritikpunkte gab, was gut funktioniert hat und welche Herausforderungen aufgetreten sind. Zeige anschliessend auf, welche Verbesserungsmassnahmen du daraus ableitest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2947A891" w14:textId="77777777" w:rsidR="007625D1" w:rsidRDefault="007625D1" w:rsidP="00757E64"/>
-    <w:p w14:paraId="366B140F" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="366B140F" w14:textId="5D77ECA9" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44ED58A5" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="606E7992" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="18AC08F6" w14:textId="093AC8C2" w:rsidR="008F2AE6" w:rsidRDefault="007B2F4F" w:rsidP="00757E64">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFDCA4A" w14:textId="7EBC5789" w:rsidR="00552786" w:rsidRDefault="00552786" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Praxisfall </w:t>
       </w:r>
       <w:r w:rsidR="00392D55">
         <w:t>3: Kommunikation und Führung gestalten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52467A82" w14:textId="77777777" w:rsidR="00552786" w:rsidRDefault="00552786" w:rsidP="00BB2098"/>
@@ -3047,263 +3054,263 @@
         <w:t>Detai</w:t>
       </w:r>
       <w:r w:rsidR="001D7F56">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">llierte Beschreibung: </w:t>
       </w:r>
       <w:r w:rsidR="00301040" w:rsidRPr="00301040">
         <w:t>Erkläre, zu welchem Kompetenzbereich der Fall passt</w:t>
       </w:r>
       <w:r w:rsidR="00301040">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D04982">
         <w:t xml:space="preserve"> (Gäste sicher führen, mit unterschiedlichen Anspruchsgruppen kommunizieren, in anspruchsvolle</w:t>
       </w:r>
       <w:r w:rsidR="002B689D">
         <w:t xml:space="preserve">n Situationen kommunizieren, Konfliktgespräche führen) </w:t>
       </w:r>
       <w:r w:rsidR="00301040" w:rsidRPr="00301040">
         <w:t>Begründe deine Wahl und beschreibe den Praxisfall sowie deine Reaktion darauf.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57689AB1" w14:textId="77777777" w:rsidR="00301040" w:rsidRDefault="00301040" w:rsidP="00757E64"/>
-    <w:p w14:paraId="49B83537" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64">
+    <w:p w14:paraId="49B83537" w14:textId="16E86669" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADE52E7" w14:textId="77777777" w:rsidR="00757E64" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="7E1F2C2D" w14:textId="77777777" w:rsidR="00757E64" w:rsidRPr="0058453B" w:rsidRDefault="00757E64" w:rsidP="00757E64"/>
     <w:p w14:paraId="64E17777" w14:textId="4E2C88CA" w:rsidR="00552786" w:rsidRDefault="0063772F" w:rsidP="00757E64">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Wissen und Verständnis</w:t>
       </w:r>
       <w:r w:rsidR="00552786" w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00552786">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00301040" w:rsidRPr="00301040">
         <w:t>Beschreibe, welches Wissen und welche Erfahrungen dir in dieser Situation geholfen haben, zum Beispiel Kommunikationstechniken, Beobachtungstechniken, Bedürfnisanalyse oder Krisenmanagement. Begründe deine Antwort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C2E66C" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="000EAE61" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="000EAE61" w14:textId="3EFC9A06" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E447D81" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="348F9588" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="3EDAF3AC" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="00C811D0" w:rsidRDefault="00162F1E" w:rsidP="00757E64"/>
     <w:p w14:paraId="6AA3A3CB" w14:textId="49FFE09E" w:rsidR="00552786" w:rsidRDefault="00C073B6" w:rsidP="00162F1E">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Eins</w:t>
       </w:r>
       <w:r w:rsidR="00EE351A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tellungen, Werte, Motivation</w:t>
       </w:r>
       <w:r w:rsidR="00552786" w:rsidRPr="009161B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00352F08" w:rsidRPr="00352F08">
         <w:t>Welchen Einfluss hatte der Praxisfall auf deine Einstellungen, Werte, Motivation? Wie beurteilst du dein Auftreten in der geschilderten Situation? Wie konntest du auf die Bedürfnisse der Gäste eingehen?</w:t>
       </w:r>
       <w:r w:rsidR="00162F1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE412B2" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="67ADF71A" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="67ADF71A" w14:textId="5789AEF3" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17ED8261" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="0DAF863A" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="4BDB01E2" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="73E90EAA" w14:textId="3FF1F4E2" w:rsidR="00613F98" w:rsidRDefault="00552786" w:rsidP="00162F1E">
       <w:r w:rsidRPr="008F3740">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Reflexion:</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3740">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="009B4662">
         <w:t>Analysiere die beschriebene Situation. Erkläre, welche Verbesserungen du für zukünftige, ähnliche Situationen ableiten kannst. Beschreibe auch, welche vorbeugenden Massnahmen in Zukunft sinnvoll wären. Begründe deine Antwort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028F4932" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="4DF7B84A" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="4DF7B84A" w14:textId="368662FF" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3365C069" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="6193383C" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="34858D6C" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="5938393F" w14:textId="3D6EA454" w:rsidR="00613F98" w:rsidRDefault="00613F98" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Praxisfall 4: Entwicklungen im Tou</w:t>
       </w:r>
       <w:r w:rsidR="00171303">
         <w:t>rismusbereich fördern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF91DB2" w14:textId="77777777" w:rsidR="00613F98" w:rsidRDefault="00613F98" w:rsidP="00BB2098"/>
@@ -3349,152 +3356,152 @@
         <w:t>Stärke</w:t>
       </w:r>
       <w:r w:rsidR="00606595" w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00606595">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="00154416">
         <w:t>Detaillierte Beschreibung</w:t>
       </w:r>
       <w:r w:rsidR="009B4662">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="009B4662">
         <w:t>Erkläre, warum du diese Stärke als besonders wichtig einschätzt. Zeige auf, welches Wissen aus deiner Ausbildung dir hilft, dies zu verstehen und zu begründen. Beschreibe auch, welchen persönlichen Beitrag du zu dieser Stärke leistest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6780EBA8" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="57DD8A22" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="57DD8A22" w14:textId="7F033E0A" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69092F16" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="20605F0C" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="2FC5D515" w14:textId="1CE19234" w:rsidR="00162F1E" w:rsidRDefault="00154416" w:rsidP="00162F1E">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Entwicklungspotential</w:t>
       </w:r>
       <w:r w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00154416">
         <w:t>Detaillierte Beschreibung</w:t>
       </w:r>
       <w:r w:rsidR="009B4662">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00154416">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="009B4662">
         <w:t>Erkläre, warum du dieses Thema als Entwicklungspotential siehst. Zeige auf, welches Wissen aus deiner Ausbildung dir hilft, dies zu verstehen und zu begründen. Beschreibe zudem, welchen persönlichen Beitrag du leisten kannst, um dich in diesem Bereich weiterzuentwickeln.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538C6543" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="4C15A4FD" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="4C15A4FD" w14:textId="77ED0548" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75675C18" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="73B47033" w14:textId="2BCC32D5" w:rsidR="00606595" w:rsidRDefault="00606595" w:rsidP="00162F1E"/>
     <w:p w14:paraId="5250FF97" w14:textId="440D7263" w:rsidR="00FA6C54" w:rsidRDefault="00606595" w:rsidP="00162F1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
           <w:b/>
           <w:color w:val="5D9CBF"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00EB527A">
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
           <w:color w:val="5D9CBF"/>
           <w:szCs w:val="32"/>
@@ -3516,141 +3523,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Selbstreflexion</w:t>
       </w:r>
       <w:r w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="009B4662">
         <w:t>Beschreibe, welche Schlüsse du aus deinem persönlichen Portfolio für deine Werte, deine Haltung und deine Überzeugungen als Schneesportlehrperson ziehst. Erkläre auch, wo du deine persönlichen Stärken siehst und in welchen Bereichen du noch Entwicklungspotential hast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3561FFD8" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
-    <w:p w14:paraId="0BA0C8CE" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="0BA0C8CE" w14:textId="3E6FF73C" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="004C3F88">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32443751" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="7E0AE5E7" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="4F456C8B" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="00C811D0" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="2C387FDF" w14:textId="07E3A662" w:rsidR="00162F1E" w:rsidRDefault="00FA6C54" w:rsidP="00162F1E">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Persönliche Ziele:</w:t>
       </w:r>
       <w:r w:rsidRPr="009161B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4662" w:rsidRPr="009B4662">
         <w:t>Welche drei konkreten Ziele setzt du dir für deine persönliche Weiterentwicklung?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8E55DF" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058106E9" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
+    <w:p w14:paraId="058106E9" w14:textId="7E71A8C9" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F2C347" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="193A6232" w14:textId="77777777" w:rsidR="00162F1E" w:rsidRPr="0058453B" w:rsidRDefault="00162F1E" w:rsidP="00162F1E"/>
     <w:p w14:paraId="086A13BC" w14:textId="6FD5E51D" w:rsidR="00FA6C54" w:rsidRDefault="00FA6C54" w:rsidP="00162F1E"/>
     <w:p w14:paraId="6C0B1D08" w14:textId="6319F03B" w:rsidR="00984646" w:rsidRDefault="00984646" w:rsidP="00BB2098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Anhang</w:t>
       </w:r>
       <w:r w:rsidR="000D67CF">
         <w:t xml:space="preserve"> (freiwillig – sofern vorhanden</w:t>
       </w:r>
       <w:r w:rsidR="00D823B1">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E85A00" w14:textId="77777777" w:rsidR="00984646" w:rsidRDefault="00984646" w:rsidP="00BB2098"/>
     <w:p w14:paraId="1C5BD379" w14:textId="014C4B85" w:rsidR="00195E21" w:rsidRDefault="000F0BD1" w:rsidP="000530D7">
@@ -3659,80 +3666,80 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Dokumentation</w:t>
       </w:r>
       <w:r w:rsidR="00984646" w:rsidRPr="0022568E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00984646">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tagespläne, Skizzen, Bild- und Videomaterial, Feedbacks</w:t>
       </w:r>
       <w:r w:rsidR="00EB527A">
         <w:t>, Literatur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1FA1BE" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
-    <w:p w14:paraId="218CEF8F" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7">
+    <w:p w14:paraId="218CEF8F" w14:textId="670379DF" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7">
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F88">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CF0C41" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="4015E225" w14:textId="77777777" w:rsidR="000530D7" w:rsidRPr="0058453B" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="1CBB6BB4" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="11CA1E09" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="3D856456" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="2A745F63" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="302BE0B7" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="4AC61FE4" w14:textId="77777777" w:rsidR="000530D7" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="117DBA36" w14:textId="77777777" w:rsidR="000530D7" w:rsidRPr="00BF0896" w:rsidRDefault="000530D7" w:rsidP="000530D7"/>
     <w:p w14:paraId="09CC91CA" w14:textId="77777777" w:rsidR="00195E21" w:rsidRPr="00BF0896" w:rsidRDefault="00195E21" w:rsidP="000530D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF0896">
         <w:t>Ort, Datum</w:t>
       </w:r>
@@ -3907,58 +3914,58 @@
       <w:r w:rsidR="004B6315" w:rsidRPr="00C811D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:fldSimple w:instr=" AUTOTEXT  &quot; Einfaches Textfeld&quot;  \* MERGEFORMAT "/>
     </w:p>
     <w:p w14:paraId="068995DA" w14:textId="77777777" w:rsidR="002E6BF4" w:rsidRDefault="002E6BF4" w:rsidP="00BB2098"/>
     <w:sectPr w:rsidR="002E6BF4" w:rsidSect="00C03D04">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1560" w:right="1021" w:bottom="1134" w:left="1531" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566FA080" w14:textId="77777777" w:rsidR="006D63A8" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+    <w:p w14:paraId="0FCD187A" w14:textId="77777777" w:rsidR="00184B83" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F40F14D" w14:textId="77777777" w:rsidR="006D63A8" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+    <w:p w14:paraId="4C9EC60D" w14:textId="77777777" w:rsidR="00184B83" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4116,109 +4123,109 @@
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
       </w:rPr>
       <w:t xml:space="preserve"> von </w:t>
     </w:r>
     <w:r w:rsidR="00AD63EE">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C0D1D77" w14:textId="77777777" w:rsidR="00311B79" w:rsidRPr="00311B79" w:rsidRDefault="00311B79" w:rsidP="00BB2098">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71FDADAE" w14:textId="77777777" w:rsidR="006D63A8" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+    <w:p w14:paraId="1FB4CB75" w14:textId="77777777" w:rsidR="00184B83" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF83C6A" w14:textId="77777777" w:rsidR="006D63A8" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+    <w:p w14:paraId="45A58226" w14:textId="77777777" w:rsidR="00184B83" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CAB6D8D" w14:textId="5F7774A3" w:rsidR="00330438" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+  <w:p w14:paraId="4CAB6D8D" w14:textId="5F7774A3" w:rsidR="00330438" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="35706EAE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1029" type="#_x0000_t75" alt="" style="position:absolute;margin-left:292.65pt;margin-top:3.95pt;width:180.75pt;height:24pt;z-index:251657216;visibility:visible;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
           <v:imagedata r:id="rId1" o:title=""/>
           <w10:wrap type="square"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78B9152B" w14:textId="04C28715" w:rsidR="00BC3B9E" w:rsidRDefault="006D63A8" w:rsidP="00BB2098">
+  <w:p w14:paraId="78B9152B" w14:textId="04C28715" w:rsidR="00BC3B9E" w:rsidRDefault="00184B83" w:rsidP="00BB2098">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="315AE775">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -6225,51 +6232,51 @@
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="59527402">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VnLA9RyyDwcExKWGH8hOltpIn6AIyIfzbA+blb5AwSKJqB6o/XkJ9ogYKO/Q07RUsoizwduGTWiaposI+SH0ow==" w:salt="OJWnph9Zk4vPS5mHCVdbiw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="V/mhLllULOvPY8z5T+j+NhU/6CPBkTPVuqLov7nKK7qnSdJQN4WTW2y1HHm/pL5vukvL0TGVfO8BD1d87JCxWg==" w:salt="Zli/ENR74uWmjrqFAYufhA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
@@ -6290,112 +6297,117 @@
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA69C5"/>
     <w:rsid w:val="00000C81"/>
     <w:rsid w:val="00007055"/>
     <w:rsid w:val="0001174A"/>
     <w:rsid w:val="00012228"/>
     <w:rsid w:val="00027B8B"/>
     <w:rsid w:val="000308B3"/>
     <w:rsid w:val="0003197E"/>
     <w:rsid w:val="00034636"/>
     <w:rsid w:val="00034BD5"/>
     <w:rsid w:val="00036E71"/>
+    <w:rsid w:val="000431FE"/>
     <w:rsid w:val="00047F98"/>
     <w:rsid w:val="000530D7"/>
     <w:rsid w:val="0005433A"/>
     <w:rsid w:val="00054E5C"/>
     <w:rsid w:val="0005579A"/>
     <w:rsid w:val="000569F4"/>
     <w:rsid w:val="00063830"/>
     <w:rsid w:val="00065328"/>
     <w:rsid w:val="00067B1B"/>
     <w:rsid w:val="00071C38"/>
     <w:rsid w:val="00072353"/>
     <w:rsid w:val="00080E67"/>
     <w:rsid w:val="000824A5"/>
+    <w:rsid w:val="00082C43"/>
     <w:rsid w:val="000879BD"/>
     <w:rsid w:val="00095EAC"/>
     <w:rsid w:val="000A25F7"/>
     <w:rsid w:val="000A32DC"/>
     <w:rsid w:val="000A4214"/>
     <w:rsid w:val="000A422C"/>
+    <w:rsid w:val="000A77A8"/>
     <w:rsid w:val="000B05C9"/>
     <w:rsid w:val="000B3494"/>
     <w:rsid w:val="000C4803"/>
     <w:rsid w:val="000C62BC"/>
     <w:rsid w:val="000D1EF4"/>
     <w:rsid w:val="000D3FCB"/>
     <w:rsid w:val="000D67CF"/>
     <w:rsid w:val="000E69FD"/>
     <w:rsid w:val="000E7DB4"/>
     <w:rsid w:val="000F0BD1"/>
     <w:rsid w:val="000F5492"/>
     <w:rsid w:val="000F632A"/>
     <w:rsid w:val="001054EB"/>
     <w:rsid w:val="001061B3"/>
     <w:rsid w:val="0011163A"/>
     <w:rsid w:val="00112CD2"/>
     <w:rsid w:val="001201CE"/>
     <w:rsid w:val="00120647"/>
     <w:rsid w:val="00120830"/>
     <w:rsid w:val="0012133A"/>
     <w:rsid w:val="00123770"/>
     <w:rsid w:val="00126237"/>
+    <w:rsid w:val="00135D7E"/>
     <w:rsid w:val="0013789B"/>
     <w:rsid w:val="0014126D"/>
     <w:rsid w:val="0014519C"/>
     <w:rsid w:val="00147BCA"/>
     <w:rsid w:val="0015011A"/>
     <w:rsid w:val="00154416"/>
     <w:rsid w:val="00157DFD"/>
     <w:rsid w:val="00161962"/>
     <w:rsid w:val="00162F1E"/>
     <w:rsid w:val="00164FB9"/>
     <w:rsid w:val="00165C23"/>
     <w:rsid w:val="0016637F"/>
     <w:rsid w:val="00167820"/>
     <w:rsid w:val="001702A5"/>
     <w:rsid w:val="00171303"/>
     <w:rsid w:val="00173AEE"/>
     <w:rsid w:val="00173B88"/>
     <w:rsid w:val="00175B8E"/>
     <w:rsid w:val="001800F0"/>
     <w:rsid w:val="001829A7"/>
     <w:rsid w:val="00184627"/>
+    <w:rsid w:val="00184B83"/>
     <w:rsid w:val="00185949"/>
     <w:rsid w:val="00185E97"/>
     <w:rsid w:val="00186C6E"/>
     <w:rsid w:val="00186D4D"/>
     <w:rsid w:val="00193BAC"/>
     <w:rsid w:val="00195E21"/>
     <w:rsid w:val="001A5CB1"/>
     <w:rsid w:val="001A5E81"/>
     <w:rsid w:val="001B1C99"/>
     <w:rsid w:val="001B6515"/>
     <w:rsid w:val="001B6CDE"/>
     <w:rsid w:val="001C43E9"/>
     <w:rsid w:val="001C6C74"/>
     <w:rsid w:val="001C6EE7"/>
     <w:rsid w:val="001D7F56"/>
     <w:rsid w:val="001E1ACB"/>
     <w:rsid w:val="001E4F50"/>
     <w:rsid w:val="001F0329"/>
     <w:rsid w:val="001F0A88"/>
     <w:rsid w:val="001F26DD"/>
     <w:rsid w:val="001F41E6"/>
     <w:rsid w:val="00203553"/>
     <w:rsid w:val="00204181"/>
     <w:rsid w:val="0021020B"/>
     <w:rsid w:val="002114D1"/>
@@ -6485,68 +6497,71 @@
     <w:rsid w:val="00393DBF"/>
     <w:rsid w:val="003A0CA1"/>
     <w:rsid w:val="003A6466"/>
     <w:rsid w:val="003B46D1"/>
     <w:rsid w:val="003B560B"/>
     <w:rsid w:val="003B6638"/>
     <w:rsid w:val="003C16D5"/>
     <w:rsid w:val="003C6F2B"/>
     <w:rsid w:val="003D0CCD"/>
     <w:rsid w:val="003D17FF"/>
     <w:rsid w:val="003D2997"/>
     <w:rsid w:val="003E0294"/>
     <w:rsid w:val="003E341E"/>
     <w:rsid w:val="003E55B1"/>
     <w:rsid w:val="003E5B38"/>
     <w:rsid w:val="003E670F"/>
     <w:rsid w:val="003F13AC"/>
     <w:rsid w:val="0041166D"/>
     <w:rsid w:val="0042240D"/>
     <w:rsid w:val="004318A1"/>
     <w:rsid w:val="00431E89"/>
     <w:rsid w:val="00432639"/>
     <w:rsid w:val="0043594A"/>
     <w:rsid w:val="0043746A"/>
     <w:rsid w:val="00440E24"/>
+    <w:rsid w:val="00466C68"/>
     <w:rsid w:val="004677CD"/>
     <w:rsid w:val="004726FC"/>
     <w:rsid w:val="00473524"/>
     <w:rsid w:val="00483C62"/>
     <w:rsid w:val="004846FC"/>
     <w:rsid w:val="004859B8"/>
     <w:rsid w:val="00486F80"/>
     <w:rsid w:val="004920C7"/>
     <w:rsid w:val="00493DC9"/>
     <w:rsid w:val="00496D7D"/>
     <w:rsid w:val="004A2FFC"/>
+    <w:rsid w:val="004A448A"/>
     <w:rsid w:val="004A76F2"/>
     <w:rsid w:val="004A7D2E"/>
     <w:rsid w:val="004B3741"/>
     <w:rsid w:val="004B4F68"/>
     <w:rsid w:val="004B6315"/>
     <w:rsid w:val="004B6D5F"/>
     <w:rsid w:val="004B7815"/>
+    <w:rsid w:val="004C3F88"/>
     <w:rsid w:val="004D3019"/>
     <w:rsid w:val="004D51C6"/>
     <w:rsid w:val="004D7585"/>
     <w:rsid w:val="004E4B36"/>
     <w:rsid w:val="004E7038"/>
     <w:rsid w:val="004F2773"/>
     <w:rsid w:val="004F59E2"/>
     <w:rsid w:val="004F7CA6"/>
     <w:rsid w:val="00502EFF"/>
     <w:rsid w:val="00504847"/>
     <w:rsid w:val="00507F32"/>
     <w:rsid w:val="00510A60"/>
     <w:rsid w:val="0051454A"/>
     <w:rsid w:val="00515AA2"/>
     <w:rsid w:val="00524B90"/>
     <w:rsid w:val="00531877"/>
     <w:rsid w:val="00537109"/>
     <w:rsid w:val="00544241"/>
     <w:rsid w:val="0054560A"/>
     <w:rsid w:val="00547EFD"/>
     <w:rsid w:val="00551C22"/>
     <w:rsid w:val="00552786"/>
     <w:rsid w:val="005543A3"/>
     <w:rsid w:val="00560757"/>
     <w:rsid w:val="0056091F"/>
@@ -6560,68 +6575,70 @@
     <w:rsid w:val="00583B14"/>
     <w:rsid w:val="0058453B"/>
     <w:rsid w:val="005949BA"/>
     <w:rsid w:val="005A2623"/>
     <w:rsid w:val="005A34B2"/>
     <w:rsid w:val="005A491A"/>
     <w:rsid w:val="005A699E"/>
     <w:rsid w:val="005B1AE2"/>
     <w:rsid w:val="005B28B2"/>
     <w:rsid w:val="005B7D48"/>
     <w:rsid w:val="005C7A49"/>
     <w:rsid w:val="005D1F4D"/>
     <w:rsid w:val="005D3D2E"/>
     <w:rsid w:val="005D5AC6"/>
     <w:rsid w:val="005E4C17"/>
     <w:rsid w:val="005E6114"/>
     <w:rsid w:val="005E6BEF"/>
     <w:rsid w:val="005F2F80"/>
     <w:rsid w:val="005F382D"/>
     <w:rsid w:val="005F6E46"/>
     <w:rsid w:val="006024C7"/>
     <w:rsid w:val="00605ECE"/>
     <w:rsid w:val="00606595"/>
     <w:rsid w:val="00613861"/>
     <w:rsid w:val="00613F98"/>
+    <w:rsid w:val="0061405D"/>
     <w:rsid w:val="00616E69"/>
     <w:rsid w:val="00617614"/>
     <w:rsid w:val="00621702"/>
     <w:rsid w:val="006222C8"/>
     <w:rsid w:val="00622EC4"/>
     <w:rsid w:val="00623F5F"/>
     <w:rsid w:val="0062619C"/>
     <w:rsid w:val="00631809"/>
     <w:rsid w:val="00632A10"/>
     <w:rsid w:val="0063772F"/>
     <w:rsid w:val="00644EF8"/>
     <w:rsid w:val="00645D5D"/>
     <w:rsid w:val="0064667D"/>
     <w:rsid w:val="00652314"/>
     <w:rsid w:val="006537AF"/>
     <w:rsid w:val="00655F4A"/>
     <w:rsid w:val="006575F3"/>
     <w:rsid w:val="00657B1B"/>
+    <w:rsid w:val="00657D31"/>
     <w:rsid w:val="006607B2"/>
     <w:rsid w:val="00660D9A"/>
     <w:rsid w:val="00663892"/>
     <w:rsid w:val="00670F61"/>
     <w:rsid w:val="006738E0"/>
     <w:rsid w:val="00674077"/>
     <w:rsid w:val="00675455"/>
     <w:rsid w:val="006762B0"/>
     <w:rsid w:val="00680029"/>
     <w:rsid w:val="006836E7"/>
     <w:rsid w:val="00684F29"/>
     <w:rsid w:val="00686941"/>
     <w:rsid w:val="006936CF"/>
     <w:rsid w:val="00693869"/>
     <w:rsid w:val="006A3660"/>
     <w:rsid w:val="006B1D27"/>
     <w:rsid w:val="006B27C3"/>
     <w:rsid w:val="006B334B"/>
     <w:rsid w:val="006B3BDF"/>
     <w:rsid w:val="006C22A2"/>
     <w:rsid w:val="006C74D6"/>
     <w:rsid w:val="006D1630"/>
     <w:rsid w:val="006D5A42"/>
     <w:rsid w:val="006D5CFE"/>
     <w:rsid w:val="006D63A8"/>
@@ -6636,218 +6653,229 @@
     <w:rsid w:val="00701435"/>
     <w:rsid w:val="00706446"/>
     <w:rsid w:val="00706C56"/>
     <w:rsid w:val="0071358E"/>
     <w:rsid w:val="0072125C"/>
     <w:rsid w:val="00724F70"/>
     <w:rsid w:val="0072512B"/>
     <w:rsid w:val="00735FD6"/>
     <w:rsid w:val="00736577"/>
     <w:rsid w:val="007435DD"/>
     <w:rsid w:val="00743A4E"/>
     <w:rsid w:val="00744FB0"/>
     <w:rsid w:val="00745B2D"/>
     <w:rsid w:val="0075489F"/>
     <w:rsid w:val="00754B2D"/>
     <w:rsid w:val="00754E73"/>
     <w:rsid w:val="00757A25"/>
     <w:rsid w:val="00757E64"/>
     <w:rsid w:val="007625D1"/>
     <w:rsid w:val="00765571"/>
     <w:rsid w:val="00776F70"/>
     <w:rsid w:val="00781157"/>
     <w:rsid w:val="007820B6"/>
     <w:rsid w:val="007821AC"/>
     <w:rsid w:val="00782BD0"/>
+    <w:rsid w:val="0078756D"/>
     <w:rsid w:val="007921CB"/>
     <w:rsid w:val="007950E9"/>
     <w:rsid w:val="0079584B"/>
     <w:rsid w:val="007A2905"/>
     <w:rsid w:val="007A3714"/>
     <w:rsid w:val="007A719E"/>
     <w:rsid w:val="007A7C56"/>
     <w:rsid w:val="007B2F4F"/>
     <w:rsid w:val="007B64CA"/>
     <w:rsid w:val="007B6EB7"/>
     <w:rsid w:val="007C4A87"/>
     <w:rsid w:val="007C73EB"/>
     <w:rsid w:val="007D22FC"/>
     <w:rsid w:val="007D55A2"/>
     <w:rsid w:val="007E2756"/>
     <w:rsid w:val="007E2C6D"/>
     <w:rsid w:val="007F37E0"/>
     <w:rsid w:val="007F42D7"/>
     <w:rsid w:val="00802ACA"/>
+    <w:rsid w:val="008050DB"/>
+    <w:rsid w:val="008056AA"/>
     <w:rsid w:val="008144AC"/>
     <w:rsid w:val="00816043"/>
     <w:rsid w:val="00817A09"/>
     <w:rsid w:val="00825FBE"/>
     <w:rsid w:val="0082604A"/>
+    <w:rsid w:val="00831A4A"/>
     <w:rsid w:val="00832D8C"/>
     <w:rsid w:val="00832DDB"/>
     <w:rsid w:val="00833CC6"/>
     <w:rsid w:val="00841BF6"/>
     <w:rsid w:val="0084515E"/>
+    <w:rsid w:val="008456A0"/>
     <w:rsid w:val="00852BEB"/>
     <w:rsid w:val="00853373"/>
     <w:rsid w:val="00853597"/>
     <w:rsid w:val="00854C91"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856B02"/>
+    <w:rsid w:val="00861DC7"/>
     <w:rsid w:val="00863288"/>
     <w:rsid w:val="00863919"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00874276"/>
     <w:rsid w:val="0087696B"/>
     <w:rsid w:val="008826B7"/>
     <w:rsid w:val="00884147"/>
     <w:rsid w:val="008845C6"/>
     <w:rsid w:val="008846F8"/>
     <w:rsid w:val="00885742"/>
+    <w:rsid w:val="00890EA3"/>
     <w:rsid w:val="008917D3"/>
     <w:rsid w:val="00893387"/>
     <w:rsid w:val="0089767F"/>
     <w:rsid w:val="00897A67"/>
     <w:rsid w:val="008A047F"/>
     <w:rsid w:val="008A117D"/>
     <w:rsid w:val="008A1697"/>
     <w:rsid w:val="008A23D1"/>
     <w:rsid w:val="008A75DB"/>
     <w:rsid w:val="008B1898"/>
     <w:rsid w:val="008B488B"/>
     <w:rsid w:val="008B689E"/>
     <w:rsid w:val="008C08FA"/>
     <w:rsid w:val="008C40E1"/>
     <w:rsid w:val="008D1E91"/>
     <w:rsid w:val="008D54C6"/>
     <w:rsid w:val="008D6656"/>
     <w:rsid w:val="008E7101"/>
     <w:rsid w:val="008F2AE6"/>
     <w:rsid w:val="008F2EC5"/>
     <w:rsid w:val="008F3740"/>
     <w:rsid w:val="008F55FE"/>
     <w:rsid w:val="008F7D2E"/>
     <w:rsid w:val="009036D7"/>
+    <w:rsid w:val="00911222"/>
     <w:rsid w:val="00914941"/>
     <w:rsid w:val="009161B7"/>
     <w:rsid w:val="009243D8"/>
     <w:rsid w:val="00925C3B"/>
     <w:rsid w:val="00926924"/>
     <w:rsid w:val="009331EC"/>
     <w:rsid w:val="00944FDC"/>
     <w:rsid w:val="009454C9"/>
     <w:rsid w:val="009526EF"/>
     <w:rsid w:val="00962E30"/>
     <w:rsid w:val="00963DF9"/>
     <w:rsid w:val="00963FF0"/>
     <w:rsid w:val="00970063"/>
     <w:rsid w:val="00976BBF"/>
     <w:rsid w:val="00980017"/>
     <w:rsid w:val="00981D51"/>
     <w:rsid w:val="00983F06"/>
     <w:rsid w:val="00984646"/>
     <w:rsid w:val="009858DF"/>
     <w:rsid w:val="00995D40"/>
     <w:rsid w:val="009A588D"/>
     <w:rsid w:val="009A7E58"/>
     <w:rsid w:val="009B01FB"/>
     <w:rsid w:val="009B0E72"/>
     <w:rsid w:val="009B0EEE"/>
     <w:rsid w:val="009B2495"/>
     <w:rsid w:val="009B34ED"/>
     <w:rsid w:val="009B4662"/>
     <w:rsid w:val="009B6AB2"/>
     <w:rsid w:val="009C207D"/>
     <w:rsid w:val="009E0E13"/>
     <w:rsid w:val="009F17C7"/>
     <w:rsid w:val="009F52D7"/>
     <w:rsid w:val="00A022CB"/>
     <w:rsid w:val="00A07987"/>
     <w:rsid w:val="00A11CB4"/>
     <w:rsid w:val="00A12353"/>
     <w:rsid w:val="00A162DC"/>
     <w:rsid w:val="00A17A1A"/>
     <w:rsid w:val="00A20888"/>
     <w:rsid w:val="00A21435"/>
     <w:rsid w:val="00A314DB"/>
     <w:rsid w:val="00A4026C"/>
     <w:rsid w:val="00A44A51"/>
     <w:rsid w:val="00A50817"/>
     <w:rsid w:val="00A524E6"/>
     <w:rsid w:val="00A534CD"/>
     <w:rsid w:val="00A55D77"/>
     <w:rsid w:val="00A60F41"/>
+    <w:rsid w:val="00A655D9"/>
     <w:rsid w:val="00A67218"/>
     <w:rsid w:val="00A7106C"/>
     <w:rsid w:val="00A76804"/>
     <w:rsid w:val="00A76FAC"/>
     <w:rsid w:val="00A814ED"/>
     <w:rsid w:val="00A82859"/>
     <w:rsid w:val="00A8293A"/>
     <w:rsid w:val="00A82C49"/>
     <w:rsid w:val="00A972C7"/>
     <w:rsid w:val="00AA0121"/>
     <w:rsid w:val="00AA4686"/>
     <w:rsid w:val="00AA5083"/>
     <w:rsid w:val="00AA6914"/>
     <w:rsid w:val="00AB7E51"/>
     <w:rsid w:val="00AC2410"/>
     <w:rsid w:val="00AC31C0"/>
     <w:rsid w:val="00AC6240"/>
     <w:rsid w:val="00AD28F4"/>
+    <w:rsid w:val="00AD3BAF"/>
     <w:rsid w:val="00AD4BE3"/>
     <w:rsid w:val="00AD53D2"/>
     <w:rsid w:val="00AD63EE"/>
     <w:rsid w:val="00AD7E05"/>
     <w:rsid w:val="00AE0553"/>
     <w:rsid w:val="00AE38DC"/>
     <w:rsid w:val="00AE69C1"/>
     <w:rsid w:val="00AE7621"/>
     <w:rsid w:val="00AF5A49"/>
     <w:rsid w:val="00AF70B3"/>
     <w:rsid w:val="00B10078"/>
     <w:rsid w:val="00B1241F"/>
     <w:rsid w:val="00B1270E"/>
     <w:rsid w:val="00B17404"/>
     <w:rsid w:val="00B219EF"/>
     <w:rsid w:val="00B2445A"/>
     <w:rsid w:val="00B26200"/>
     <w:rsid w:val="00B27ED0"/>
     <w:rsid w:val="00B36436"/>
     <w:rsid w:val="00B41CED"/>
     <w:rsid w:val="00B4654D"/>
     <w:rsid w:val="00B52D49"/>
     <w:rsid w:val="00B550A6"/>
     <w:rsid w:val="00B56B8A"/>
     <w:rsid w:val="00B64605"/>
     <w:rsid w:val="00B76470"/>
     <w:rsid w:val="00B77FA7"/>
     <w:rsid w:val="00B809B8"/>
     <w:rsid w:val="00B8160A"/>
     <w:rsid w:val="00B82A5A"/>
     <w:rsid w:val="00B94C84"/>
     <w:rsid w:val="00BA0225"/>
+    <w:rsid w:val="00BA0A87"/>
     <w:rsid w:val="00BA409B"/>
     <w:rsid w:val="00BA7041"/>
     <w:rsid w:val="00BB04C9"/>
     <w:rsid w:val="00BB2098"/>
     <w:rsid w:val="00BB253E"/>
     <w:rsid w:val="00BB2D34"/>
     <w:rsid w:val="00BB7360"/>
     <w:rsid w:val="00BB772D"/>
     <w:rsid w:val="00BC3B9E"/>
     <w:rsid w:val="00BC59E8"/>
     <w:rsid w:val="00BD3111"/>
     <w:rsid w:val="00BE04AA"/>
     <w:rsid w:val="00BE0D8D"/>
     <w:rsid w:val="00BE3906"/>
     <w:rsid w:val="00BF018C"/>
     <w:rsid w:val="00BF0896"/>
     <w:rsid w:val="00BF1D76"/>
     <w:rsid w:val="00BF6E69"/>
     <w:rsid w:val="00BF7327"/>
     <w:rsid w:val="00C03ACE"/>
     <w:rsid w:val="00C03D04"/>
     <w:rsid w:val="00C066B7"/>
     <w:rsid w:val="00C06FF8"/>
     <w:rsid w:val="00C073B6"/>
     <w:rsid w:val="00C07F56"/>
@@ -6874,118 +6902,122 @@
     <w:rsid w:val="00C813DE"/>
     <w:rsid w:val="00CA0F9C"/>
     <w:rsid w:val="00CA6187"/>
     <w:rsid w:val="00CB0289"/>
     <w:rsid w:val="00CB31D1"/>
     <w:rsid w:val="00CB4C90"/>
     <w:rsid w:val="00CC5D98"/>
     <w:rsid w:val="00CC62C2"/>
     <w:rsid w:val="00CD0E52"/>
     <w:rsid w:val="00CD6FBE"/>
     <w:rsid w:val="00CD793A"/>
     <w:rsid w:val="00CE1339"/>
     <w:rsid w:val="00CE3164"/>
     <w:rsid w:val="00CE4ED2"/>
     <w:rsid w:val="00CE7033"/>
     <w:rsid w:val="00CE7B09"/>
     <w:rsid w:val="00CF08F7"/>
     <w:rsid w:val="00D00197"/>
     <w:rsid w:val="00D045B7"/>
     <w:rsid w:val="00D04982"/>
     <w:rsid w:val="00D11633"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D213AE"/>
     <w:rsid w:val="00D24534"/>
     <w:rsid w:val="00D25BE8"/>
+    <w:rsid w:val="00D3305C"/>
     <w:rsid w:val="00D43B56"/>
     <w:rsid w:val="00D45A9F"/>
     <w:rsid w:val="00D462D6"/>
     <w:rsid w:val="00D5285D"/>
     <w:rsid w:val="00D57DB1"/>
     <w:rsid w:val="00D62FA6"/>
     <w:rsid w:val="00D63033"/>
     <w:rsid w:val="00D64AFF"/>
     <w:rsid w:val="00D664C8"/>
     <w:rsid w:val="00D72A50"/>
     <w:rsid w:val="00D77812"/>
     <w:rsid w:val="00D823B1"/>
     <w:rsid w:val="00D8469D"/>
     <w:rsid w:val="00D946F3"/>
     <w:rsid w:val="00D94ED7"/>
     <w:rsid w:val="00D95CA2"/>
     <w:rsid w:val="00DA332C"/>
     <w:rsid w:val="00DA344B"/>
     <w:rsid w:val="00DA453C"/>
     <w:rsid w:val="00DA69C5"/>
     <w:rsid w:val="00DB28E0"/>
     <w:rsid w:val="00DB3BF1"/>
     <w:rsid w:val="00DB7251"/>
     <w:rsid w:val="00DC3CFE"/>
     <w:rsid w:val="00DD6670"/>
     <w:rsid w:val="00DD72E4"/>
     <w:rsid w:val="00DE1A16"/>
     <w:rsid w:val="00DE1DC4"/>
     <w:rsid w:val="00DE2CBF"/>
     <w:rsid w:val="00DE4D44"/>
     <w:rsid w:val="00DE64B8"/>
     <w:rsid w:val="00DE6A97"/>
     <w:rsid w:val="00DF0294"/>
     <w:rsid w:val="00DF0EE7"/>
     <w:rsid w:val="00DF15C8"/>
     <w:rsid w:val="00DF31E9"/>
     <w:rsid w:val="00DF7577"/>
     <w:rsid w:val="00E004A2"/>
     <w:rsid w:val="00E035FB"/>
     <w:rsid w:val="00E03C72"/>
     <w:rsid w:val="00E03D6F"/>
     <w:rsid w:val="00E2221A"/>
     <w:rsid w:val="00E30EE1"/>
     <w:rsid w:val="00E347F2"/>
+    <w:rsid w:val="00E34B5E"/>
     <w:rsid w:val="00E37AF3"/>
     <w:rsid w:val="00E419BD"/>
     <w:rsid w:val="00E4301F"/>
     <w:rsid w:val="00E46F26"/>
     <w:rsid w:val="00E4754A"/>
     <w:rsid w:val="00E5024E"/>
     <w:rsid w:val="00E54240"/>
     <w:rsid w:val="00E63288"/>
     <w:rsid w:val="00E73A0E"/>
     <w:rsid w:val="00E76542"/>
     <w:rsid w:val="00E7695D"/>
     <w:rsid w:val="00E900B6"/>
     <w:rsid w:val="00E92C95"/>
+    <w:rsid w:val="00E93AA5"/>
     <w:rsid w:val="00E95062"/>
     <w:rsid w:val="00E97F6C"/>
     <w:rsid w:val="00EA25BA"/>
     <w:rsid w:val="00EA5B53"/>
     <w:rsid w:val="00EA5CC0"/>
     <w:rsid w:val="00EA69A9"/>
     <w:rsid w:val="00EA77BC"/>
     <w:rsid w:val="00EB527A"/>
     <w:rsid w:val="00EB6B16"/>
     <w:rsid w:val="00EC1D91"/>
     <w:rsid w:val="00EC6579"/>
+    <w:rsid w:val="00EC78B3"/>
     <w:rsid w:val="00ED4736"/>
     <w:rsid w:val="00EE351A"/>
     <w:rsid w:val="00EE3F45"/>
     <w:rsid w:val="00EF1FEA"/>
     <w:rsid w:val="00EF7917"/>
     <w:rsid w:val="00F007C4"/>
     <w:rsid w:val="00F02385"/>
     <w:rsid w:val="00F03B1A"/>
     <w:rsid w:val="00F106EC"/>
     <w:rsid w:val="00F17DFC"/>
     <w:rsid w:val="00F261CB"/>
     <w:rsid w:val="00F26A15"/>
     <w:rsid w:val="00F3223C"/>
     <w:rsid w:val="00F35D5E"/>
     <w:rsid w:val="00F37BB9"/>
     <w:rsid w:val="00F42B18"/>
     <w:rsid w:val="00F47A86"/>
     <w:rsid w:val="00F51CDF"/>
     <w:rsid w:val="00F535F2"/>
     <w:rsid w:val="00F6411C"/>
     <w:rsid w:val="00F67299"/>
     <w:rsid w:val="00F67FFC"/>
     <w:rsid w:val="00F716E2"/>
     <w:rsid w:val="00F7446E"/>
     <w:rsid w:val="00F80E17"/>
@@ -7980,74 +8012,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="41950c53-305e-4b2f-afd8-d6efe2071379">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="46818493-bec1-41d7-960b-0f194f1e91f6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100022D1A940ACCB14BAE85850C8C99A85A" ma:contentTypeVersion="16" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="53c7196bb078f7c5ac557b0d0cacd5f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="41950c53-305e-4b2f-afd8-d6efe2071379" xmlns:ns3="46818493-bec1-41d7-960b-0f194f1e91f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3a7912c7b87cfb5c96decf0ce8fb6b9" ns2:_="" ns3:_="">
     <xsd:import namespace="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <xsd:import namespace="46818493-bec1-41d7-960b-0f194f1e91f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -8244,126 +8272,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D85848-B09D-45BE-8C22-D0A3AC26A6A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{369C8409-F7E0-4839-B4B2-651E69FC03BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <ds:schemaRef ds:uri="46818493-bec1-41d7-960b-0f194f1e91f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A565A11-BACC-4045-A2C6-9BAF75343ED2}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95A25B53-FFEA-4B94-9367-093FD7BDEFDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <ds:schemaRef ds:uri="46818493-bec1-41d7-960b-0f194f1e91f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A565A11-BACC-4045-A2C6-9BAF75343ED2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>b_SSSA, Kopf Logo.dot</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1335</Words>
-  <Characters>8417</Characters>
+  <Words>1337</Words>
+  <Characters>8424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lorem ipsum autem vel eum iriure dolor in hendrerit in vulputate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>POLYESTHER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9733</CharactersWithSpaces>
+  <CharactersWithSpaces>9742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Lorem ipsum autem vel eum iriure dolor in hendrerit in vulputate</dc:title>
   <dc:subject/>
   <dc:creator>Stephan Müller</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>