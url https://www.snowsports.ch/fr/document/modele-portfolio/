--- v0 (2026-04-24)
+++ v1 (2026-05-20)
@@ -374,51 +374,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:noProof/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prénom Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39933D24" w14:textId="12B7691D" w:rsidR="00C03D04" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="39933D24" w14:textId="1331390D" w:rsidR="00C03D04" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -463,51 +463,120 @@
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E97F6C" w:rsidRPr="00097E72">
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:color w:val="5D9CBF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / 28.11.2025</w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="Date"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:noProof/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC52CD">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+                <w:color w:val="5D9CBF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="155A9409" w14:textId="59EE74A5" w:rsidR="00173AEE" w:rsidRDefault="00C03D04" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097E72">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="009D2EFE" w:rsidRPr="00097E72">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -756,102 +825,128 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19153216" w14:textId="33DC3718" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2F3A8D" w14:textId="58010130" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00195E21" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="5D2F3A8D" w14:textId="49898BBB" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00933B6F" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text5"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text5"/>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00097E72">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00664146">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008715B0" w:rsidRPr="00097E72" w14:paraId="643F0862" w14:textId="77777777" w:rsidTr="008E7101">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B8032A" w14:textId="1EDD061D" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
@@ -868,51 +963,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E5E3940" w14:textId="6E4298AC" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00195E21" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text3"/>
+            <w:bookmarkStart w:id="1" w:name="Text3"/>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
@@ -922,206 +1017,232 @@
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FC721AB" w14:textId="08EC37EC" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>NPA</w:t>
             </w:r>
             <w:r w:rsidR="00195E21" w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556379A8" w14:textId="02B30482" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00195E21" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="556379A8" w14:textId="35E2D03D" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00933B6F" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text6"/>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00097E72">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00664146">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D704E" w:rsidRPr="00097E72" w14:paraId="4DD7F42E" w14:textId="77777777" w:rsidTr="006D704E">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4653" w:type="dxa"/>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7BD2F5" w14:textId="4CDFA19C" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4558ED6D" w14:textId="084DBC03" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="006D704E" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="4558ED6D" w14:textId="15CEDA36" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="006D704E" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
@@ -1179,64 +1300,64 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="797C69A8" w14:textId="0E2B8451" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="006D704E" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="797C69A8" w14:textId="07938B6F" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="006D704E" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00664146">
               <w:rPr>
@@ -1287,96 +1408,123 @@
           </w:tcPr>
           <w:p w14:paraId="34EE5DEC" w14:textId="5B86F321" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3796055F" w14:textId="02A73421" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="006D704E" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="3796055F" w14:textId="2D880E5E" w:rsidR="006D704E" w:rsidRPr="00097E72" w:rsidRDefault="00933B6F" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00097E72">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00097E72">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51BE1014" w14:textId="399891C5" w:rsidR="00195E21" w:rsidRPr="00097E72" w:rsidRDefault="00195E21" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A34EB85" w14:textId="098BC8BB" w:rsidR="00AA5083" w:rsidRDefault="009D2EFE" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -1790,51 +1938,51 @@
     </w:p>
     <w:p w14:paraId="2EACD83E" w14:textId="77777777" w:rsidR="004B7815" w:rsidRPr="00097E72" w:rsidRDefault="004B7815" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="310253B4" w14:textId="77777777" w:rsidR="0014126D" w:rsidRPr="00097E72" w:rsidRDefault="0014126D" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12039C4D" w14:textId="27988956" w:rsidR="00BD3111" w:rsidRPr="00097E72" w:rsidRDefault="003E670F" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk165402148"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk165402148"/>
       <w:r w:rsidRPr="00097E72">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="004823A4" w:rsidRPr="00097E72">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cas pratique 1 :</w:t>
       </w:r>
       <w:r w:rsidR="0058453B" w:rsidRPr="00097E72">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004823A4" w:rsidRPr="00097E72">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>préparer une offre de sports de neige</w:t>
       </w:r>
@@ -2067,51 +2215,51 @@
         <w:t>clients</w:t>
       </w:r>
       <w:r w:rsidRPr="00A65324">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00097E72">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A65324">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Ici, tu décris la personne ou le groupe, leurs objectifs d’apprentissage et les conditions-cadres importantes.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6D71DC72" w14:textId="77777777" w:rsidR="001A5E81" w:rsidRPr="00097E72" w:rsidRDefault="001A5E81" w:rsidP="00EE7DB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9352" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6800"/>
       </w:tblGrid>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00097E72" w14:paraId="107FDFC6" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
@@ -2692,118 +2840,118 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="003F13AC" w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SMART)</w:t>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D8DBCE" w14:textId="0278F87E" w:rsidR="0056091F" w:rsidRPr="00097E72" w:rsidRDefault="00F4695B" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="52D8DBCE" w14:textId="2DADC156" w:rsidR="0056091F" w:rsidRPr="00097E72" w:rsidRDefault="007A70A7" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="00097E72">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00097E72">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00097E72">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00664146">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00664146">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00664146">
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056091F" w:rsidRPr="00097E72" w14:paraId="667D5629" w14:textId="77777777" w:rsidTr="00BF0896">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03DB178C" w14:textId="3D9686A6" w:rsidR="0056091F" w:rsidRPr="00097E72" w:rsidRDefault="00295287" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
@@ -4378,114 +4526,112 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6112B323" w14:textId="512B99C9" w:rsidR="001F0329" w:rsidRPr="00097E72" w:rsidRDefault="003C4757" w:rsidP="00B22EC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Attentes du client. Quels objectifs ont été formulés (par ex. SMART) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256F29E5" w14:textId="7D40972A" w:rsidR="001F0329" w:rsidRPr="00097E72" w:rsidRDefault="001F0329" w:rsidP="00EE7DB5">
+          <w:p w14:paraId="256F29E5" w14:textId="2B8A6A27" w:rsidR="001F0329" w:rsidRPr="00097E72" w:rsidRDefault="00031FDA" w:rsidP="00EE7DB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DB088F">
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB088F">
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB088F">
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB088F">
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB088F">
+            <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097E72">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0329" w:rsidRPr="00097E72" w14:paraId="01334C8E" w14:textId="77777777" w:rsidTr="00A27B44">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -7608,58 +7754,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E6BF4" w:rsidRPr="00097E72" w:rsidSect="00C03D04">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1560" w:right="1021" w:bottom="1134" w:left="1531" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4242559D" w14:textId="77777777" w:rsidR="00744553" w:rsidRDefault="00744553" w:rsidP="00BB2098">
+    <w:p w14:paraId="0E5D6A90" w14:textId="77777777" w:rsidR="008C6548" w:rsidRDefault="008C6548" w:rsidP="00BB2098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45B1F49C" w14:textId="77777777" w:rsidR="00744553" w:rsidRDefault="00744553" w:rsidP="00BB2098">
+    <w:p w14:paraId="62C010AC" w14:textId="77777777" w:rsidR="008C6548" w:rsidRDefault="008C6548" w:rsidP="00BB2098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7870,58 +8016,58 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AD63EE" w:rsidRPr="00EF1BF9">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C0D1D77" w14:textId="77777777" w:rsidR="00311B79" w:rsidRPr="008478BA" w:rsidRDefault="00311B79" w:rsidP="00BB2098">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="528A87E9" w14:textId="77777777" w:rsidR="00744553" w:rsidRDefault="00744553" w:rsidP="00BB2098">
+    <w:p w14:paraId="3DC9A870" w14:textId="77777777" w:rsidR="008C6548" w:rsidRDefault="008C6548" w:rsidP="00BB2098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6195E77B" w14:textId="77777777" w:rsidR="00744553" w:rsidRDefault="00744553" w:rsidP="00BB2098">
+    <w:p w14:paraId="185362F3" w14:textId="77777777" w:rsidR="008C6548" w:rsidRDefault="008C6548" w:rsidP="00BB2098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CAB6D8D" w14:textId="018DCE58" w:rsidR="00330438" w:rsidRDefault="005549B0" w:rsidP="00BB2098">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35706EAE" wp14:editId="55538E7A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3716655</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -10043,91 +10189,92 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2049446972">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="59527402">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jYR5//pTSZe+2QQndXU4AlW0cmRL03EWMec1ywpvyUDQ547xDagPC/ytMP11bMnNKmxemyhA8Iw/0li89EbEgQ==" w:salt="YmaX2+r+dnjKL4e+FK7IrQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="p9zAjVAI7dFBhPJeX4ix1/klCukWM/9cqdoM713ltQlRP4jLS7r184hQdehEW2kW/eJV4Lsrt4OX/87kF43bRQ==" w:salt="QDW/VBuMhqPyNfhssdENmA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA69C5"/>
     <w:rsid w:val="00000C81"/>
     <w:rsid w:val="00007055"/>
     <w:rsid w:val="0001174A"/>
     <w:rsid w:val="00012228"/>
     <w:rsid w:val="00027B8B"/>
     <w:rsid w:val="000308B3"/>
     <w:rsid w:val="0003197E"/>
+    <w:rsid w:val="00031FDA"/>
     <w:rsid w:val="00034636"/>
     <w:rsid w:val="00034BD5"/>
     <w:rsid w:val="00036E71"/>
     <w:rsid w:val="00047F98"/>
     <w:rsid w:val="000530D7"/>
     <w:rsid w:val="0005433A"/>
     <w:rsid w:val="00054E5C"/>
     <w:rsid w:val="0005579A"/>
     <w:rsid w:val="000569F4"/>
     <w:rsid w:val="00063830"/>
     <w:rsid w:val="00065328"/>
     <w:rsid w:val="00067B1B"/>
     <w:rsid w:val="00071C38"/>
     <w:rsid w:val="00071C86"/>
     <w:rsid w:val="00072353"/>
     <w:rsid w:val="00080E67"/>
     <w:rsid w:val="000824A5"/>
     <w:rsid w:val="000879BD"/>
     <w:rsid w:val="00095EAC"/>
     <w:rsid w:val="00097E72"/>
     <w:rsid w:val="000A25F7"/>
     <w:rsid w:val="000A32DC"/>
     <w:rsid w:val="000A4214"/>
     <w:rsid w:val="000A422C"/>
     <w:rsid w:val="000B05C9"/>
@@ -10173,50 +10320,51 @@
     <w:rsid w:val="001800F0"/>
     <w:rsid w:val="001829A7"/>
     <w:rsid w:val="00184627"/>
     <w:rsid w:val="00185949"/>
     <w:rsid w:val="00185E97"/>
     <w:rsid w:val="00186C6E"/>
     <w:rsid w:val="00186D4D"/>
     <w:rsid w:val="00193BAC"/>
     <w:rsid w:val="00195E21"/>
     <w:rsid w:val="001A5CB1"/>
     <w:rsid w:val="001A5E81"/>
     <w:rsid w:val="001B1C99"/>
     <w:rsid w:val="001B6515"/>
     <w:rsid w:val="001B6CDE"/>
     <w:rsid w:val="001C43E9"/>
     <w:rsid w:val="001C6C74"/>
     <w:rsid w:val="001C6EE7"/>
     <w:rsid w:val="001D7F56"/>
     <w:rsid w:val="001E1ACB"/>
     <w:rsid w:val="001E4F50"/>
     <w:rsid w:val="001E5789"/>
     <w:rsid w:val="001F0329"/>
     <w:rsid w:val="001F0A88"/>
     <w:rsid w:val="001F26DD"/>
     <w:rsid w:val="001F41E6"/>
+    <w:rsid w:val="00202C7B"/>
     <w:rsid w:val="00203553"/>
     <w:rsid w:val="00204181"/>
     <w:rsid w:val="0021020B"/>
     <w:rsid w:val="002114D1"/>
     <w:rsid w:val="0021482E"/>
     <w:rsid w:val="00221731"/>
     <w:rsid w:val="00221870"/>
     <w:rsid w:val="0022568E"/>
     <w:rsid w:val="00225DA6"/>
     <w:rsid w:val="00226737"/>
     <w:rsid w:val="002361B8"/>
     <w:rsid w:val="00240300"/>
     <w:rsid w:val="00242161"/>
     <w:rsid w:val="0024657B"/>
     <w:rsid w:val="00250CB4"/>
     <w:rsid w:val="002543A7"/>
     <w:rsid w:val="00255285"/>
     <w:rsid w:val="00256368"/>
     <w:rsid w:val="00267F12"/>
     <w:rsid w:val="00272070"/>
     <w:rsid w:val="00272F4B"/>
     <w:rsid w:val="00276990"/>
     <w:rsid w:val="00283382"/>
     <w:rsid w:val="002848B0"/>
     <w:rsid w:val="00295287"/>
@@ -10396,50 +10544,51 @@
     <w:rsid w:val="006222C8"/>
     <w:rsid w:val="00622EC4"/>
     <w:rsid w:val="00623F5F"/>
     <w:rsid w:val="0062619C"/>
     <w:rsid w:val="00631809"/>
     <w:rsid w:val="00632A10"/>
     <w:rsid w:val="0063772F"/>
     <w:rsid w:val="00644EF8"/>
     <w:rsid w:val="00645D5D"/>
     <w:rsid w:val="0064667D"/>
     <w:rsid w:val="00652314"/>
     <w:rsid w:val="006537AF"/>
     <w:rsid w:val="00655F4A"/>
     <w:rsid w:val="006575F3"/>
     <w:rsid w:val="00657B1B"/>
     <w:rsid w:val="006607B2"/>
     <w:rsid w:val="00660D9A"/>
     <w:rsid w:val="00663892"/>
     <w:rsid w:val="00664146"/>
     <w:rsid w:val="00670F61"/>
     <w:rsid w:val="006738E0"/>
     <w:rsid w:val="00674077"/>
     <w:rsid w:val="00675455"/>
     <w:rsid w:val="006762B0"/>
     <w:rsid w:val="00680029"/>
+    <w:rsid w:val="00683281"/>
     <w:rsid w:val="006836E7"/>
     <w:rsid w:val="00684F29"/>
     <w:rsid w:val="006936CF"/>
     <w:rsid w:val="00693869"/>
     <w:rsid w:val="006A3660"/>
     <w:rsid w:val="006B1D27"/>
     <w:rsid w:val="006B27C3"/>
     <w:rsid w:val="006B334B"/>
     <w:rsid w:val="006B3BDF"/>
     <w:rsid w:val="006C22A2"/>
     <w:rsid w:val="006C74D6"/>
     <w:rsid w:val="006D1630"/>
     <w:rsid w:val="006D5A42"/>
     <w:rsid w:val="006D5CFE"/>
     <w:rsid w:val="006D644A"/>
     <w:rsid w:val="006D6A8E"/>
     <w:rsid w:val="006D704E"/>
     <w:rsid w:val="006E1E5A"/>
     <w:rsid w:val="006E2941"/>
     <w:rsid w:val="006F1DFD"/>
     <w:rsid w:val="006F6565"/>
     <w:rsid w:val="006F74E5"/>
     <w:rsid w:val="006F757D"/>
     <w:rsid w:val="00701435"/>
     <w:rsid w:val="00706446"/>
@@ -10450,124 +10599,130 @@
     <w:rsid w:val="0072512B"/>
     <w:rsid w:val="00735FD6"/>
     <w:rsid w:val="00736577"/>
     <w:rsid w:val="007435DD"/>
     <w:rsid w:val="00743A4E"/>
     <w:rsid w:val="00744553"/>
     <w:rsid w:val="00744FB0"/>
     <w:rsid w:val="00745B2D"/>
     <w:rsid w:val="0075489F"/>
     <w:rsid w:val="00754B2D"/>
     <w:rsid w:val="00754E73"/>
     <w:rsid w:val="00757A25"/>
     <w:rsid w:val="00757E64"/>
     <w:rsid w:val="007625D1"/>
     <w:rsid w:val="00765571"/>
     <w:rsid w:val="00776F70"/>
     <w:rsid w:val="00781157"/>
     <w:rsid w:val="007820B6"/>
     <w:rsid w:val="007821AC"/>
     <w:rsid w:val="00782BD0"/>
     <w:rsid w:val="007921CB"/>
     <w:rsid w:val="007950E9"/>
     <w:rsid w:val="0079584B"/>
     <w:rsid w:val="007A2905"/>
     <w:rsid w:val="007A3714"/>
+    <w:rsid w:val="007A70A7"/>
     <w:rsid w:val="007A719E"/>
     <w:rsid w:val="007A7C56"/>
     <w:rsid w:val="007B2F4F"/>
     <w:rsid w:val="007B64CA"/>
     <w:rsid w:val="007B6EB7"/>
     <w:rsid w:val="007C2DCB"/>
     <w:rsid w:val="007C4A87"/>
     <w:rsid w:val="007C73EB"/>
     <w:rsid w:val="007D22FC"/>
     <w:rsid w:val="007D55A2"/>
     <w:rsid w:val="007E2756"/>
     <w:rsid w:val="007E2C6D"/>
     <w:rsid w:val="007F37E0"/>
     <w:rsid w:val="007F42D7"/>
     <w:rsid w:val="00802ACA"/>
+    <w:rsid w:val="008050DB"/>
     <w:rsid w:val="008144AC"/>
     <w:rsid w:val="00816043"/>
     <w:rsid w:val="00817A09"/>
     <w:rsid w:val="00825FBE"/>
     <w:rsid w:val="0082604A"/>
     <w:rsid w:val="00832D8C"/>
     <w:rsid w:val="00832DDB"/>
     <w:rsid w:val="00833CC6"/>
     <w:rsid w:val="00841BF6"/>
     <w:rsid w:val="0084515E"/>
     <w:rsid w:val="008478BA"/>
     <w:rsid w:val="00852BEB"/>
     <w:rsid w:val="00853373"/>
     <w:rsid w:val="00853597"/>
     <w:rsid w:val="00854C91"/>
+    <w:rsid w:val="00855854"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856B02"/>
+    <w:rsid w:val="00860262"/>
     <w:rsid w:val="00863288"/>
     <w:rsid w:val="00863919"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00874276"/>
     <w:rsid w:val="0087696B"/>
     <w:rsid w:val="008826B7"/>
     <w:rsid w:val="00884147"/>
     <w:rsid w:val="008845C6"/>
     <w:rsid w:val="008846F8"/>
     <w:rsid w:val="00885742"/>
     <w:rsid w:val="008917D3"/>
     <w:rsid w:val="00893387"/>
     <w:rsid w:val="0089767F"/>
     <w:rsid w:val="00897A67"/>
     <w:rsid w:val="008A047F"/>
     <w:rsid w:val="008A117D"/>
     <w:rsid w:val="008A1697"/>
     <w:rsid w:val="008A23D1"/>
     <w:rsid w:val="008A75DB"/>
     <w:rsid w:val="008B1898"/>
     <w:rsid w:val="008B488B"/>
     <w:rsid w:val="008B689E"/>
     <w:rsid w:val="008C08FA"/>
     <w:rsid w:val="008C40E1"/>
+    <w:rsid w:val="008C6548"/>
     <w:rsid w:val="008D1E91"/>
     <w:rsid w:val="008D398E"/>
     <w:rsid w:val="008D54C6"/>
     <w:rsid w:val="008D6656"/>
     <w:rsid w:val="008E69CE"/>
     <w:rsid w:val="008E7101"/>
     <w:rsid w:val="008F2AE6"/>
     <w:rsid w:val="008F2EC5"/>
     <w:rsid w:val="008F3740"/>
     <w:rsid w:val="008F55FE"/>
     <w:rsid w:val="008F7D2E"/>
     <w:rsid w:val="009036D7"/>
     <w:rsid w:val="00914941"/>
     <w:rsid w:val="009161B7"/>
     <w:rsid w:val="009243D8"/>
     <w:rsid w:val="00925C3B"/>
     <w:rsid w:val="00926924"/>
     <w:rsid w:val="009331EC"/>
+    <w:rsid w:val="00933B6F"/>
     <w:rsid w:val="00944FDC"/>
     <w:rsid w:val="009454C9"/>
     <w:rsid w:val="009526EF"/>
     <w:rsid w:val="00961D8D"/>
     <w:rsid w:val="00962E30"/>
     <w:rsid w:val="00963DF9"/>
     <w:rsid w:val="00963FF0"/>
     <w:rsid w:val="00970063"/>
     <w:rsid w:val="00976BBF"/>
     <w:rsid w:val="00980017"/>
     <w:rsid w:val="00981D51"/>
     <w:rsid w:val="00983F06"/>
     <w:rsid w:val="00984646"/>
     <w:rsid w:val="009858DF"/>
     <w:rsid w:val="009A588D"/>
     <w:rsid w:val="009A7E58"/>
     <w:rsid w:val="009B01FB"/>
     <w:rsid w:val="009B0E72"/>
     <w:rsid w:val="009B0EEE"/>
     <w:rsid w:val="009B2495"/>
     <w:rsid w:val="009B34ED"/>
     <w:rsid w:val="009B4662"/>
     <w:rsid w:val="009B6AB2"/>
     <w:rsid w:val="009C207D"/>
     <w:rsid w:val="009D2CD7"/>
@@ -10586,144 +10741,149 @@
     <w:rsid w:val="00A21435"/>
     <w:rsid w:val="00A314DB"/>
     <w:rsid w:val="00A4026C"/>
     <w:rsid w:val="00A4236F"/>
     <w:rsid w:val="00A44A51"/>
     <w:rsid w:val="00A50817"/>
     <w:rsid w:val="00A524E6"/>
     <w:rsid w:val="00A534CD"/>
     <w:rsid w:val="00A55D77"/>
     <w:rsid w:val="00A60F41"/>
     <w:rsid w:val="00A65324"/>
     <w:rsid w:val="00A67218"/>
     <w:rsid w:val="00A7106C"/>
     <w:rsid w:val="00A76804"/>
     <w:rsid w:val="00A76FAC"/>
     <w:rsid w:val="00A814ED"/>
     <w:rsid w:val="00A82859"/>
     <w:rsid w:val="00A8293A"/>
     <w:rsid w:val="00A82C49"/>
     <w:rsid w:val="00A95EAC"/>
     <w:rsid w:val="00A972C7"/>
     <w:rsid w:val="00AA0121"/>
     <w:rsid w:val="00AA4686"/>
     <w:rsid w:val="00AA5083"/>
     <w:rsid w:val="00AA6914"/>
+    <w:rsid w:val="00AB3CBA"/>
     <w:rsid w:val="00AB7E51"/>
     <w:rsid w:val="00AC2410"/>
     <w:rsid w:val="00AC31C0"/>
     <w:rsid w:val="00AC6240"/>
     <w:rsid w:val="00AD28F4"/>
     <w:rsid w:val="00AD4BE3"/>
     <w:rsid w:val="00AD53D2"/>
     <w:rsid w:val="00AD63EE"/>
     <w:rsid w:val="00AD7E05"/>
     <w:rsid w:val="00AE0553"/>
     <w:rsid w:val="00AE38DC"/>
     <w:rsid w:val="00AE69C1"/>
     <w:rsid w:val="00AE7621"/>
     <w:rsid w:val="00AF5A49"/>
     <w:rsid w:val="00AF70B3"/>
     <w:rsid w:val="00B10078"/>
     <w:rsid w:val="00B1241F"/>
     <w:rsid w:val="00B1270E"/>
     <w:rsid w:val="00B17404"/>
     <w:rsid w:val="00B219EF"/>
     <w:rsid w:val="00B22EC3"/>
     <w:rsid w:val="00B2445A"/>
     <w:rsid w:val="00B26200"/>
     <w:rsid w:val="00B27ED0"/>
     <w:rsid w:val="00B36436"/>
     <w:rsid w:val="00B41CED"/>
     <w:rsid w:val="00B4654D"/>
     <w:rsid w:val="00B52D49"/>
     <w:rsid w:val="00B550A6"/>
     <w:rsid w:val="00B56B8A"/>
     <w:rsid w:val="00B603A1"/>
     <w:rsid w:val="00B618BD"/>
     <w:rsid w:val="00B64605"/>
     <w:rsid w:val="00B76470"/>
     <w:rsid w:val="00B77FA7"/>
     <w:rsid w:val="00B809B8"/>
     <w:rsid w:val="00B8160A"/>
     <w:rsid w:val="00B82A5A"/>
+    <w:rsid w:val="00B90D92"/>
     <w:rsid w:val="00B94C84"/>
     <w:rsid w:val="00BA0225"/>
     <w:rsid w:val="00BA409B"/>
     <w:rsid w:val="00BA7041"/>
     <w:rsid w:val="00BB04C9"/>
     <w:rsid w:val="00BB2098"/>
     <w:rsid w:val="00BB253E"/>
     <w:rsid w:val="00BB2D34"/>
     <w:rsid w:val="00BB7360"/>
     <w:rsid w:val="00BB772D"/>
     <w:rsid w:val="00BC3B9E"/>
+    <w:rsid w:val="00BC52CD"/>
     <w:rsid w:val="00BC59E8"/>
     <w:rsid w:val="00BD3111"/>
     <w:rsid w:val="00BE04AA"/>
     <w:rsid w:val="00BE0D8D"/>
     <w:rsid w:val="00BE3906"/>
     <w:rsid w:val="00BF018C"/>
     <w:rsid w:val="00BF0896"/>
     <w:rsid w:val="00BF1D76"/>
     <w:rsid w:val="00BF6E69"/>
     <w:rsid w:val="00BF7327"/>
     <w:rsid w:val="00C03ACE"/>
     <w:rsid w:val="00C03D04"/>
     <w:rsid w:val="00C066B7"/>
     <w:rsid w:val="00C06FF8"/>
     <w:rsid w:val="00C073B6"/>
     <w:rsid w:val="00C07F56"/>
     <w:rsid w:val="00C1050F"/>
     <w:rsid w:val="00C14EEA"/>
     <w:rsid w:val="00C23F2B"/>
     <w:rsid w:val="00C24AC2"/>
     <w:rsid w:val="00C279DB"/>
     <w:rsid w:val="00C3272E"/>
     <w:rsid w:val="00C366E5"/>
     <w:rsid w:val="00C44BD4"/>
     <w:rsid w:val="00C479DD"/>
     <w:rsid w:val="00C51ED4"/>
     <w:rsid w:val="00C524FB"/>
     <w:rsid w:val="00C55650"/>
     <w:rsid w:val="00C56211"/>
     <w:rsid w:val="00C56A3A"/>
     <w:rsid w:val="00C60DC6"/>
     <w:rsid w:val="00C66D17"/>
     <w:rsid w:val="00C7461B"/>
     <w:rsid w:val="00C74D11"/>
     <w:rsid w:val="00C806DE"/>
     <w:rsid w:val="00C811D0"/>
     <w:rsid w:val="00C813DE"/>
+    <w:rsid w:val="00C95642"/>
     <w:rsid w:val="00CA0F9C"/>
     <w:rsid w:val="00CA6187"/>
     <w:rsid w:val="00CB0289"/>
     <w:rsid w:val="00CB31D1"/>
     <w:rsid w:val="00CB4C90"/>
     <w:rsid w:val="00CC5D98"/>
     <w:rsid w:val="00CC62C2"/>
     <w:rsid w:val="00CD0E52"/>
+    <w:rsid w:val="00CD6365"/>
     <w:rsid w:val="00CD6FBE"/>
     <w:rsid w:val="00CD793A"/>
     <w:rsid w:val="00CE1339"/>
     <w:rsid w:val="00CE3164"/>
     <w:rsid w:val="00CE4ED2"/>
     <w:rsid w:val="00CE7033"/>
     <w:rsid w:val="00CE7B09"/>
     <w:rsid w:val="00CF08F7"/>
     <w:rsid w:val="00D00197"/>
     <w:rsid w:val="00D045B7"/>
     <w:rsid w:val="00D04982"/>
     <w:rsid w:val="00D11633"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D213AE"/>
     <w:rsid w:val="00D24534"/>
     <w:rsid w:val="00D25BE8"/>
     <w:rsid w:val="00D43B56"/>
     <w:rsid w:val="00D45A9F"/>
     <w:rsid w:val="00D462D6"/>
     <w:rsid w:val="00D5285D"/>
     <w:rsid w:val="00D57DB1"/>
     <w:rsid w:val="00D62FA6"/>
     <w:rsid w:val="00D63033"/>
     <w:rsid w:val="00D64AFF"/>
     <w:rsid w:val="00D664C8"/>
@@ -10755,81 +10915,87 @@
     <w:rsid w:val="00DF0EE7"/>
     <w:rsid w:val="00DF15C8"/>
     <w:rsid w:val="00DF31E9"/>
     <w:rsid w:val="00DF7577"/>
     <w:rsid w:val="00E004A2"/>
     <w:rsid w:val="00E035FB"/>
     <w:rsid w:val="00E03C72"/>
     <w:rsid w:val="00E03D6F"/>
     <w:rsid w:val="00E2221A"/>
     <w:rsid w:val="00E30EE1"/>
     <w:rsid w:val="00E347F2"/>
     <w:rsid w:val="00E37AF3"/>
     <w:rsid w:val="00E419BD"/>
     <w:rsid w:val="00E4301F"/>
     <w:rsid w:val="00E46F26"/>
     <w:rsid w:val="00E4754A"/>
     <w:rsid w:val="00E5024E"/>
     <w:rsid w:val="00E54240"/>
     <w:rsid w:val="00E63288"/>
     <w:rsid w:val="00E73A0E"/>
     <w:rsid w:val="00E73F07"/>
     <w:rsid w:val="00E76542"/>
     <w:rsid w:val="00E7695D"/>
     <w:rsid w:val="00E900B6"/>
     <w:rsid w:val="00E92C95"/>
+    <w:rsid w:val="00E93AA5"/>
     <w:rsid w:val="00E95062"/>
+    <w:rsid w:val="00E9515A"/>
     <w:rsid w:val="00E97F6C"/>
+    <w:rsid w:val="00EA153A"/>
     <w:rsid w:val="00EA25BA"/>
     <w:rsid w:val="00EA5B53"/>
     <w:rsid w:val="00EA5CC0"/>
     <w:rsid w:val="00EA69A9"/>
     <w:rsid w:val="00EA77BC"/>
     <w:rsid w:val="00EB527A"/>
     <w:rsid w:val="00EB6B16"/>
     <w:rsid w:val="00EC1D91"/>
     <w:rsid w:val="00EC6579"/>
+    <w:rsid w:val="00ED3458"/>
     <w:rsid w:val="00ED4736"/>
     <w:rsid w:val="00EE351A"/>
     <w:rsid w:val="00EE3F45"/>
     <w:rsid w:val="00EE7DB5"/>
     <w:rsid w:val="00EF1BF9"/>
     <w:rsid w:val="00EF1FEA"/>
     <w:rsid w:val="00EF7917"/>
     <w:rsid w:val="00F007C4"/>
     <w:rsid w:val="00F02385"/>
+    <w:rsid w:val="00F0293A"/>
     <w:rsid w:val="00F03B1A"/>
     <w:rsid w:val="00F106EC"/>
     <w:rsid w:val="00F17DFC"/>
     <w:rsid w:val="00F261CB"/>
     <w:rsid w:val="00F26A15"/>
     <w:rsid w:val="00F3223C"/>
     <w:rsid w:val="00F35D5E"/>
     <w:rsid w:val="00F37BB9"/>
     <w:rsid w:val="00F42B18"/>
     <w:rsid w:val="00F4695B"/>
     <w:rsid w:val="00F47A86"/>
+    <w:rsid w:val="00F47F12"/>
     <w:rsid w:val="00F51CDF"/>
     <w:rsid w:val="00F535F2"/>
     <w:rsid w:val="00F6411C"/>
     <w:rsid w:val="00F67299"/>
     <w:rsid w:val="00F67FFC"/>
     <w:rsid w:val="00F716E2"/>
     <w:rsid w:val="00F7446E"/>
     <w:rsid w:val="00F80E17"/>
     <w:rsid w:val="00F83401"/>
     <w:rsid w:val="00F84843"/>
     <w:rsid w:val="00F92520"/>
     <w:rsid w:val="00F92653"/>
     <w:rsid w:val="00F950C7"/>
     <w:rsid w:val="00F96A2E"/>
     <w:rsid w:val="00F970D2"/>
     <w:rsid w:val="00F9766F"/>
     <w:rsid w:val="00FA0157"/>
     <w:rsid w:val="00FA0850"/>
     <w:rsid w:val="00FA1439"/>
     <w:rsid w:val="00FA6C54"/>
     <w:rsid w:val="00FB244E"/>
     <w:rsid w:val="00FB3C08"/>
     <w:rsid w:val="00FB4C67"/>
     <w:rsid w:val="00FB5EEA"/>
     <w:rsid w:val="00FB6E24"/>
@@ -11947,70 +12113,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="41950c53-305e-4b2f-afd8-d6efe2071379">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="46818493-bec1-41d7-960b-0f194f1e91f6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100022D1A940ACCB14BAE85850C8C99A85A" ma:contentTypeVersion="16" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="53c7196bb078f7c5ac557b0d0cacd5f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="41950c53-305e-4b2f-afd8-d6efe2071379" xmlns:ns3="46818493-bec1-41d7-960b-0f194f1e91f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3a7912c7b87cfb5c96decf0ce8fb6b9" ns2:_="" ns3:_="">
     <xsd:import namespace="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <xsd:import namespace="46818493-bec1-41d7-960b-0f194f1e91f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -12207,145 +12377,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A565A11-BACC-4045-A2C6-9BAF75343ED2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D85848-B09D-45BE-8C22-D0A3AC26A6A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{369C8409-F7E0-4839-B4B2-651E69FC03BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <ds:schemaRef ds:uri="46818493-bec1-41d7-960b-0f194f1e91f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AEB5F88-F849-4CE3-B04F-0008DC01D144}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="41950c53-305e-4b2f-afd8-d6efe2071379"/>
     <ds:schemaRef ds:uri="46818493-bec1-41d7-960b-0f194f1e91f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>b_SSSA, Kopf Logo.dot</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1424</Words>
-  <Characters>8978</Characters>
+  <Words>1427</Words>
+  <Characters>8995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Lorem ipsum autem vel eum iriure dolor in hendrerit in vulputate</vt:lpstr>
       <vt:lpstr>Lorem ipsum autem vel eum iriure dolor in hendrerit in vulputate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>POLYESTHER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10382</CharactersWithSpaces>
+  <CharactersWithSpaces>10402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Lorem ipsum autem vel eum iriure dolor in hendrerit in vulputate</dc:title>
   <dc:subject/>
   <dc:creator>Stephan Müller</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100022D1A940ACCB14BAE85850C8C99A85A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
-    <vt:lpwstr>de</vt:lpwstr>
+    <vt:lpwstr>fr</vt:lpwstr>
   </property>
 </Properties>
 </file>